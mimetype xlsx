--- v0 (2026-09-02)
+++ v1 (2026-11-02)
@@ -12,4046 +12,3140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Rose" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1030">
   <si>
     <t>ID Calciatore</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Short Name</t>
   </si>
   <si>
     <t>Ruolo</t>
   </si>
   <si>
     <t>Numero Maglia</t>
   </si>
   <si>
     <t>Squadra</t>
   </si>
   <si>
+    <t>Illan</t>
+  </si>
+  <si>
+    <t>MESLIER</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Arsenal</t>
+  </si>
+  <si>
+    <t>Kepa</t>
+  </si>
+  <si>
+    <t>ARRIZABALAGA</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>RAYA</t>
+  </si>
+  <si>
+    <t>Jurrien</t>
+  </si>
+  <si>
+    <t>TIMBER</t>
+  </si>
+  <si>
+    <t>TIMBER J.</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>MAGALHAES</t>
+  </si>
+  <si>
+    <t>GABRIEL</t>
+  </si>
+  <si>
+    <t>Piero</t>
+  </si>
+  <si>
+    <t>HINCAPIE</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>SALIBA</t>
+  </si>
+  <si>
+    <t>Myles</t>
+  </si>
+  <si>
+    <t>LEWIS-SKELLY</t>
+  </si>
+  <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>CALAFIORI</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>WHITE</t>
+  </si>
+  <si>
+    <t>WHITE B.</t>
+  </si>
+  <si>
+    <t>Cristhian</t>
+  </si>
+  <si>
+    <t>MOSQUERA</t>
+  </si>
+  <si>
+    <t>Ezri</t>
+  </si>
+  <si>
+    <t>KONSA</t>
+  </si>
+  <si>
+    <t>Eberechi</t>
+  </si>
+  <si>
+    <t>EZE</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Declan</t>
+  </si>
+  <si>
+    <t>RICE</t>
+  </si>
+  <si>
+    <t>Noni</t>
+  </si>
+  <si>
+    <t>MADUEKE</t>
+  </si>
+  <si>
     <t>Max</t>
   </si>
   <si>
+    <t>DOWMAN</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>ZUBIMENDI</t>
+  </si>
+  <si>
+    <t>ODEGAARD</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>GUIMARAES</t>
+  </si>
+  <si>
+    <t>Christos</t>
+  </si>
+  <si>
+    <t>TZOLIS</t>
+  </si>
+  <si>
+    <t>Mikel</t>
+  </si>
+  <si>
+    <t>MERINO</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>GYOKERES</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Bukayo</t>
+  </si>
+  <si>
+    <t>SAKA</t>
+  </si>
+  <si>
+    <t>Kai</t>
+  </si>
+  <si>
+    <t>HAVERTZ</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>BIZOT</t>
+  </si>
+  <si>
+    <t>Aston Villa</t>
+  </si>
+  <si>
+    <t>Zion</t>
+  </si>
+  <si>
+    <t>SUZUKI</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>WRIGHT</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>WAN-BISSAKA</t>
+  </si>
+  <si>
+    <t>Tyrone</t>
+  </si>
+  <si>
+    <t>MINGS</t>
+  </si>
+  <si>
+    <t>Modou</t>
+  </si>
+  <si>
+    <t>KEBA CISSÉ</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>HARWOOD-BELLIS</t>
+  </si>
+  <si>
+    <t>Pau</t>
+  </si>
+  <si>
+    <t>TORRES</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>MAATSEN</t>
+  </si>
+  <si>
+    <t>Matty</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>Matteo</t>
+  </si>
+  <si>
+    <t>RUGGERI</t>
+  </si>
+  <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>LINDELOF</t>
+  </si>
+  <si>
+    <t>Johan</t>
+  </si>
+  <si>
+    <t>MANZAMBI</t>
+  </si>
+  <si>
+    <t>Joao</t>
+  </si>
+  <si>
+    <t>GOMES</t>
+  </si>
+  <si>
+    <t>Lamare</t>
+  </si>
+  <si>
+    <t>BOGARDE</t>
+  </si>
+  <si>
+    <t>Amadou</t>
+  </si>
+  <si>
+    <t>ONANA</t>
+  </si>
+  <si>
+    <t>Boubacar</t>
+  </si>
+  <si>
+    <t>KAMARA</t>
+  </si>
+  <si>
+    <t>KAMARA B.</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>GARNACHO</t>
+  </si>
+  <si>
+    <t>Ross</t>
+  </si>
+  <si>
+    <t>BARKLEY</t>
+  </si>
+  <si>
+    <t>Ibrahim</t>
+  </si>
+  <si>
+    <t>MBAYE</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>MCGINN</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>HEMMINGS</t>
+  </si>
+  <si>
+    <t>Emiliano</t>
+  </si>
+  <si>
+    <t>BUENDIA</t>
+  </si>
+  <si>
+    <t>ALYSSON</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>GORETZKA</t>
+  </si>
+  <si>
+    <t>Tammy</t>
+  </si>
+  <si>
+    <t>ABRAHAM</t>
+  </si>
+  <si>
+    <t>Nicolas</t>
+  </si>
+  <si>
+    <t>JACKSON</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>MADJO</t>
+  </si>
+  <si>
+    <t>Djordje</t>
+  </si>
+  <si>
+    <t>PETROVIC</t>
+  </si>
+  <si>
+    <t>Bournemouth</t>
+  </si>
+  <si>
+    <t>Michele</t>
+  </si>
+  <si>
+    <t>DI GREGORIO</t>
+  </si>
+  <si>
+    <t>Fraser</t>
+  </si>
+  <si>
+    <t>FORSTER</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>SMITH</t>
+  </si>
+  <si>
+    <t>Bafodé</t>
+  </si>
+  <si>
+    <t>DIAKITÉ</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>TRUFFERT</t>
+  </si>
+  <si>
+    <t>Veljko</t>
+  </si>
+  <si>
+    <t>MILOSAVLJEVIC</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>ARAUJO</t>
+  </si>
+  <si>
+    <t>ARAUJO J.</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>SILVA</t>
+  </si>
+  <si>
+    <t>ANTONIO SILVA</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>SOLER</t>
+  </si>
+  <si>
+    <t>HILL</t>
+  </si>
+  <si>
     <t>AARONS</t>
   </si>
   <si>
-    <t>D</t>
-[...2 lines deleted...]
-    <t>Bournemouth</t>
+    <t>Juanlu</t>
+  </si>
+  <si>
+    <t>SANCHEZ</t>
+  </si>
+  <si>
+    <t>SANCHEZ J.</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>TAVERNIER</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>KLUIVERT</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>CHRISTIE</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>ADAMS</t>
+  </si>
+  <si>
+    <t>WINTERBURN</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>SCOTT</t>
+  </si>
+  <si>
+    <t>SCOTT A.</t>
+  </si>
+  <si>
+    <t>GANNON-DOAK</t>
+  </si>
+  <si>
+    <t>BROOKS</t>
+  </si>
+  <si>
+    <t>TOTH</t>
+  </si>
+  <si>
+    <t>Rayan</t>
+  </si>
+  <si>
+    <t>RAYAN</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>COOK</t>
+  </si>
+  <si>
+    <t>Amine</t>
+  </si>
+  <si>
+    <t>ADLI</t>
+  </si>
+  <si>
+    <t>Alvaro</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>EVANILSON</t>
+  </si>
+  <si>
+    <t>Junior</t>
+  </si>
+  <si>
+    <t>KROUPI</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>JEBBISON</t>
+  </si>
+  <si>
+    <t>Caoimhin</t>
+  </si>
+  <si>
+    <t>KELLEHER</t>
+  </si>
+  <si>
+    <t>Brentford</t>
+  </si>
+  <si>
+    <t>Ellery</t>
+  </si>
+  <si>
+    <t>BALCOMBE</t>
+  </si>
+  <si>
+    <t>Hakon</t>
+  </si>
+  <si>
+    <t>VALDIMARSSON</t>
+  </si>
+  <si>
+    <t>El Hadki Malick</t>
+  </si>
+  <si>
+    <t>DIOUF</t>
+  </si>
+  <si>
+    <t>Keane</t>
+  </si>
+  <si>
+    <t>LEWIS-POTTER</t>
+  </si>
+  <si>
+    <t>HICKEY</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>COLLINS</t>
+  </si>
+  <si>
+    <t>Sepp</t>
+  </si>
+  <si>
+    <t>VAN DEN BERG</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>KAYODE</t>
+  </si>
+  <si>
+    <t>Rico</t>
+  </si>
+  <si>
+    <t>HENRY</t>
+  </si>
+  <si>
+    <t>Kristoffer</t>
+  </si>
+  <si>
+    <t>AJER</t>
+  </si>
+  <si>
+    <t>Jannik</t>
+  </si>
+  <si>
+    <t>SCHUSTER</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
+    <t>JI-SOO</t>
+  </si>
+  <si>
+    <t>JI-SOO KIM</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>FREDRICK</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>SCHADE</t>
+  </si>
+  <si>
+    <t>Antoni</t>
+  </si>
+  <si>
+    <t>MILAMBO</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>DASILVA</t>
+  </si>
+  <si>
+    <t>DASILVA JO.</t>
+  </si>
+  <si>
+    <t>Jaidon</t>
+  </si>
+  <si>
+    <t>ANTHONY</t>
+  </si>
+  <si>
+    <t>Mamadou</t>
+  </si>
+  <si>
+    <t>SANGARE</t>
+  </si>
+  <si>
+    <t>Dango</t>
+  </si>
+  <si>
+    <t>OUATTARA</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>JENSEN</t>
+  </si>
+  <si>
+    <t>Mikkel</t>
+  </si>
+  <si>
+    <t>DAMSGAARD</t>
+  </si>
+  <si>
+    <t>Yehor</t>
+  </si>
+  <si>
+    <t>YARMOLYUK</t>
+  </si>
+  <si>
+    <t>Gustavo</t>
+  </si>
+  <si>
+    <t>NUNES</t>
+  </si>
+  <si>
+    <t>NUNES G.</t>
+  </si>
+  <si>
+    <t>Vitaly</t>
+  </si>
+  <si>
+    <t>JANELT</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>CARVALHO</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>THIAGO</t>
+  </si>
+  <si>
+    <t>IGOR THIAGO</t>
+  </si>
+  <si>
+    <t>Kaye</t>
+  </si>
+  <si>
+    <t>FURO</t>
+  </si>
+  <si>
+    <t>Callum</t>
+  </si>
+  <si>
+    <t>WILSON</t>
+  </si>
+  <si>
+    <t>WILSON C.</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>STEELE</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>MCGILL</t>
+  </si>
+  <si>
+    <t>Bart</t>
+  </si>
+  <si>
+    <t>VERBRUGGEN</t>
+  </si>
+  <si>
+    <t>Luka</t>
+  </si>
+  <si>
+    <t>VUSKOVIC</t>
+  </si>
+  <si>
+    <t>Ferdi</t>
+  </si>
+  <si>
+    <t>KADIOGLU</t>
+  </si>
+  <si>
+    <t>COSTINHA</t>
+  </si>
+  <si>
+    <t>SVOBODA</t>
+  </si>
+  <si>
+    <t>DUNK</t>
+  </si>
+  <si>
+    <t>Olivier</t>
+  </si>
+  <si>
+    <t>BOSCAGLI</t>
+  </si>
+  <si>
+    <t>Jaouen</t>
+  </si>
+  <si>
+    <t>HADJAM</t>
+  </si>
+  <si>
+    <t>Mats</t>
+  </si>
+  <si>
+    <t>WIEFFER</t>
+  </si>
+  <si>
+    <t>Pascal</t>
+  </si>
+  <si>
+    <t>STRUIJK</t>
+  </si>
+  <si>
+    <t>Maxim</t>
+  </si>
+  <si>
+    <t>DE CUYPER</t>
+  </si>
+  <si>
+    <t>Femi</t>
+  </si>
+  <si>
+    <t>AZEEZ</t>
+  </si>
+  <si>
+    <t>Zadok</t>
+  </si>
+  <si>
+    <t>YOHANNA</t>
+  </si>
+  <si>
+    <t>Kaoru</t>
+  </si>
+  <si>
+    <t>MITOMA</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>GOMEZ</t>
+  </si>
+  <si>
+    <t>GOMEZ D.</t>
+  </si>
+  <si>
+    <t>Chema</t>
+  </si>
+  <si>
+    <t>ANDRES</t>
+  </si>
+  <si>
+    <t>Malick</t>
+  </si>
+  <si>
+    <t>YALCOUYÉ</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>HINSHELWOOD</t>
+  </si>
+  <si>
+    <t>Yasin</t>
+  </si>
+  <si>
+    <t>AYARI</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>O'RILEY</t>
+  </si>
+  <si>
+    <t>GROSS</t>
+  </si>
+  <si>
+    <t>Georginio</t>
+  </si>
+  <si>
+    <t>RUTTER</t>
+  </si>
+  <si>
+    <t>Yankuba</t>
+  </si>
+  <si>
+    <t>MINTEH</t>
+  </si>
+  <si>
+    <t>Promise</t>
+  </si>
+  <si>
+    <t>DAVID</t>
+  </si>
+  <si>
+    <t>Charalampos</t>
+  </si>
+  <si>
+    <t>KOSTOULAS</t>
+  </si>
+  <si>
+    <t>Stefanos</t>
+  </si>
+  <si>
+    <t>TZIMAS</t>
+  </si>
+  <si>
+    <t>OSMAN</t>
+  </si>
+  <si>
+    <t>Evan</t>
+  </si>
+  <si>
+    <t>FERGUSON</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>PENDERS</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Gaga</t>
+  </si>
+  <si>
+    <t>SLONINA</t>
+  </si>
+  <si>
+    <t>MARTINEZ</t>
+  </si>
+  <si>
+    <t>MARTINEZ E.</t>
+  </si>
+  <si>
+    <t>Teddy</t>
+  </si>
+  <si>
+    <t>SHARMAN-LOWE</t>
+  </si>
+  <si>
+    <t>Maxence</t>
+  </si>
+  <si>
+    <t>LACROIX</t>
+  </si>
+  <si>
+    <t>Jorrel</t>
+  </si>
+  <si>
+    <t>HATO</t>
+  </si>
+  <si>
+    <t>Levi</t>
+  </si>
+  <si>
+    <t>COLWILL</t>
+  </si>
+  <si>
+    <t>Pep</t>
+  </si>
+  <si>
+    <t>CHAVARRIA</t>
+  </si>
+  <si>
+    <t>PALESTRA</t>
+  </si>
+  <si>
+    <t>Malo</t>
+  </si>
+  <si>
+    <t>GUSTO</t>
+  </si>
+  <si>
+    <t>ANSELMINO</t>
+  </si>
+  <si>
+    <t>Reece</t>
+  </si>
+  <si>
+    <t>JAMES</t>
+  </si>
+  <si>
+    <t>JAMES R.</t>
+  </si>
+  <si>
+    <t>Wesley</t>
+  </si>
+  <si>
+    <t>FOFANA</t>
+  </si>
+  <si>
+    <t>FOFANA W.</t>
+  </si>
+  <si>
+    <t>ACHEAMPONG</t>
+  </si>
+  <si>
+    <t>Kendry</t>
+  </si>
+  <si>
+    <t>PAEZ</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>ROGERS</t>
+  </si>
+  <si>
+    <t>Romeo</t>
+  </si>
+  <si>
+    <t>LAVIA</t>
+  </si>
+  <si>
+    <t>Geovany</t>
+  </si>
+  <si>
+    <t>QUENDA</t>
+  </si>
+  <si>
+    <t>Moises</t>
+  </si>
+  <si>
+    <t>CAICEDO</t>
+  </si>
+  <si>
+    <t>Mahdi</t>
+  </si>
+  <si>
+    <t>NICOLL-JAZULI</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>BARCO</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>PALMER</t>
+  </si>
+  <si>
+    <t>PALMER C.</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>HENDERSON</t>
+  </si>
+  <si>
+    <t>HENDERSON J.</t>
+  </si>
+  <si>
+    <t>PEDRO</t>
+  </si>
+  <si>
+    <t>JOAO PEDRO</t>
+  </si>
+  <si>
+    <t>ESTEVAO</t>
+  </si>
+  <si>
+    <t>Pedro</t>
+  </si>
+  <si>
+    <t>NETO</t>
+  </si>
+  <si>
+    <t>Emmanuel</t>
+  </si>
+  <si>
+    <t>EMEGHA</t>
+  </si>
+  <si>
+    <t>Danny</t>
+  </si>
+  <si>
+    <t>WELBECK</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>GITTENS</t>
+  </si>
+  <si>
+    <t>BENTLEY</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>WILSON B.</t>
+  </si>
+  <si>
+    <t>Carl</t>
+  </si>
+  <si>
+    <t>RUSHWORTH</t>
+  </si>
+  <si>
+    <t>Aurele</t>
+  </si>
+  <si>
+    <t>AMENDA</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>MFUNI</t>
+  </si>
+  <si>
+    <t>Bobby</t>
+  </si>
+  <si>
+    <t>THOMAS</t>
+  </si>
+  <si>
+    <t>Jay</t>
+  </si>
+  <si>
+    <t>DASILVA JAY</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>PINNOCK</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>WOOLFENDEN</t>
+  </si>
+  <si>
+    <t>Joel</t>
+  </si>
+  <si>
+    <t>LATIBEAUDIERE</t>
+  </si>
+  <si>
+    <t>Jake</t>
+  </si>
+  <si>
+    <t>BIDWELL</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>VAN EWIJK</t>
+  </si>
+  <si>
+    <t>Kaine</t>
+  </si>
+  <si>
+    <t>KESLER-HAYDEN</t>
+  </si>
+  <si>
+    <t>RUDONI</t>
+  </si>
+  <si>
+    <t>Caleb</t>
+  </si>
+  <si>
+    <t>YIRENKYI</t>
+  </si>
+  <si>
+    <t>ECCLES</t>
+  </si>
+  <si>
+    <t>Yann</t>
+  </si>
+  <si>
+    <t>Gboho</t>
+  </si>
+  <si>
+    <t>GBOHO</t>
+  </si>
+  <si>
+    <t>TORP</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>ONYEKA</t>
+  </si>
+  <si>
+    <t>GRIMES</t>
+  </si>
+  <si>
+    <t>Loum</t>
+  </si>
+  <si>
+    <t>TCHAOUNA</t>
+  </si>
+  <si>
+    <t>Tatsuhiro</t>
+  </si>
+  <si>
+    <t>SAKAMOTO</t>
+  </si>
+  <si>
+    <t>Ephron</t>
+  </si>
+  <si>
+    <t>MASON-CLARK</t>
+  </si>
+  <si>
+    <t>HAMER</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>THOMAS-ASANTE</t>
+  </si>
+  <si>
+    <t>Taiwo</t>
+  </si>
+  <si>
+    <t>AWONIYI</t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>SIMMS</t>
+  </si>
+  <si>
+    <t>Haji</t>
+  </si>
+  <si>
+    <t>Sidiki</t>
+  </si>
+  <si>
+    <t>CHERIF</t>
+  </si>
+  <si>
+    <t>Remi</t>
+  </si>
+  <si>
+    <t>MATTHEWS</t>
+  </si>
+  <si>
+    <t>Crystal Palace</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>HENDERSON D.</t>
+  </si>
+  <si>
+    <t>Walter</t>
+  </si>
+  <si>
+    <t>BENITEZ</t>
+  </si>
+  <si>
+    <t>Tyrick</t>
+  </si>
+  <si>
+    <t>MITCHELL</t>
+  </si>
+  <si>
+    <t>Axel</t>
+  </si>
+  <si>
+    <t>DISASI</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>RICHARDS</t>
+  </si>
+  <si>
+    <t>RICHARDS C.</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>MINGUEZA</t>
+  </si>
+  <si>
+    <t>Takehiro</t>
+  </si>
+  <si>
+    <t>TOMIYASU</t>
+  </si>
+  <si>
+    <t>Chadi</t>
+  </si>
+  <si>
+    <t>RIAD</t>
+  </si>
+  <si>
+    <t>Jaydee</t>
+  </si>
+  <si>
+    <t>CANVOT</t>
+  </si>
+  <si>
+    <t>CHILWELL</t>
+  </si>
+  <si>
+    <t>Honest</t>
+  </si>
+  <si>
+    <t>AHANOR</t>
+  </si>
+  <si>
+    <t>Anan</t>
+  </si>
+  <si>
+    <t>KHALAILI</t>
+  </si>
+  <si>
+    <t>Dario</t>
+  </si>
+  <si>
+    <t>OSORIO</t>
+  </si>
+  <si>
+    <t>Yeremy</t>
+  </si>
+  <si>
+    <t>PINO</t>
+  </si>
+  <si>
+    <t>Daichi</t>
+  </si>
+  <si>
+    <t>KAMADA</t>
+  </si>
+  <si>
+    <t>Cheick</t>
+  </si>
+  <si>
+    <t>DOUCOURÉ</t>
+  </si>
+  <si>
+    <t>Quinten</t>
+  </si>
+  <si>
+    <t>TIMBER Q.</t>
+  </si>
+  <si>
+    <t>WHARTON</t>
+  </si>
+  <si>
+    <t>Dwight</t>
+  </si>
+  <si>
+    <t>MCNEIL</t>
+  </si>
+  <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>HUGHES</t>
+  </si>
+  <si>
+    <t>HUGHES W.</t>
+  </si>
+  <si>
+    <t>Ismaila</t>
+  </si>
+  <si>
+    <t>SARR</t>
+  </si>
+  <si>
+    <t>SARR I.</t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>LERMA</t>
+  </si>
+  <si>
+    <t>Zavier</t>
+  </si>
+  <si>
+    <t>GOZO</t>
+  </si>
+  <si>
+    <t>Jorgen</t>
+  </si>
+  <si>
+    <t>STRAND LARSEN</t>
+  </si>
+  <si>
+    <t>Evann</t>
+  </si>
+  <si>
+    <t>GUESSAND</t>
+  </si>
+  <si>
+    <t>Eddie</t>
+  </si>
+  <si>
+    <t>NKETIAH</t>
+  </si>
+  <si>
+    <t>Jean-Philippe</t>
+  </si>
+  <si>
+    <t>MATETA</t>
+  </si>
+  <si>
+    <t>PICKFORD</t>
+  </si>
+  <si>
+    <t>Everton</t>
+  </si>
+  <si>
+    <t>KING</t>
+  </si>
+  <si>
+    <t>KING T.</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>TRAVERS</t>
+  </si>
+  <si>
+    <t>TARKOWSKI</t>
+  </si>
+  <si>
+    <t>KEANE</t>
+  </si>
+  <si>
+    <t>O'BRIEN</t>
+  </si>
+  <si>
+    <t>Jarrad</t>
+  </si>
+  <si>
+    <t>BRANTHWAITE</t>
+  </si>
+  <si>
+    <t>Ainsley</t>
+  </si>
+  <si>
+    <t>MAITLAND-NILES</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>MYKOLENKO</t>
+  </si>
+  <si>
+    <t>Kiernan</t>
+  </si>
+  <si>
+    <t>DEWSBURY-HALL</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>NORGAARD</t>
+  </si>
+  <si>
+    <t>GARNER</t>
+  </si>
+  <si>
+    <t>Harrison</t>
+  </si>
+  <si>
+    <t>ARMSTRONG</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>HACKNEY</t>
+  </si>
+  <si>
+    <t>DIBLING</t>
+  </si>
+  <si>
+    <t>Charly</t>
+  </si>
+  <si>
+    <t>ALCARAZ</t>
+  </si>
+  <si>
+    <t>GREALISH</t>
+  </si>
+  <si>
+    <t>Merlin</t>
+  </si>
+  <si>
+    <t>ROHL</t>
+  </si>
+  <si>
+    <t>Tyrique</t>
+  </si>
+  <si>
+    <t>GEORGE</t>
+  </si>
+  <si>
+    <t>Brennan</t>
+  </si>
+  <si>
+    <t>JOHNSON</t>
+  </si>
+  <si>
+    <t>JOHNSON BR.</t>
+  </si>
+  <si>
+    <t>Thierno</t>
+  </si>
+  <si>
+    <t>BARRY</t>
+  </si>
+  <si>
+    <t>LECOMTE</t>
+  </si>
+  <si>
+    <t>Fulham</t>
+  </si>
+  <si>
+    <t>Bernd</t>
+  </si>
+  <si>
+    <t>LENO</t>
+  </si>
+  <si>
+    <t>Antonee</t>
+  </si>
+  <si>
+    <t>ROBINSON</t>
+  </si>
+  <si>
+    <t>Calvin</t>
+  </si>
+  <si>
+    <t>BASSEY</t>
+  </si>
+  <si>
+    <t>Luc</t>
+  </si>
+  <si>
+    <t>DE FOUGEROLLES</t>
+  </si>
+  <si>
+    <t>Jorge</t>
+  </si>
+  <si>
+    <t>CUENCA</t>
+  </si>
+  <si>
+    <t>Joachim</t>
+  </si>
+  <si>
+    <t>ANDERSEN</t>
+  </si>
+  <si>
+    <t>AFFENGRUBER</t>
+  </si>
+  <si>
+    <t>Kenny</t>
+  </si>
+  <si>
+    <t>TETE</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>CASTAGNE</t>
+  </si>
+  <si>
+    <t>Shea</t>
+  </si>
+  <si>
+    <t>CHARLES</t>
+  </si>
+  <si>
+    <t>REED</t>
+  </si>
+  <si>
+    <t>IWOBI</t>
+  </si>
+  <si>
+    <t>Sander</t>
+  </si>
+  <si>
+    <t>BERGE</t>
+  </si>
+  <si>
+    <t>Manuel Angel</t>
+  </si>
+  <si>
+    <t>IBANEZ</t>
+  </si>
+  <si>
+    <t>MANUEL ANGEL</t>
+  </si>
+  <si>
+    <t>Emile</t>
+  </si>
+  <si>
+    <t>SMITH ROWE</t>
+  </si>
+  <si>
+    <t>KING J.</t>
+  </si>
+  <si>
+    <t>CAIRNEY</t>
+  </si>
+  <si>
+    <t>Cesar</t>
+  </si>
+  <si>
+    <t>PALACIOS</t>
+  </si>
+  <si>
+    <t>PALACIOS C.</t>
+  </si>
+  <si>
+    <t>SESSEGNON</t>
+  </si>
+  <si>
+    <t>KEVIN</t>
+  </si>
+  <si>
+    <t>BOBB</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>LARSSON</t>
+  </si>
+  <si>
+    <t>Rodrigo</t>
+  </si>
+  <si>
+    <t>MUNIZ</t>
+  </si>
+  <si>
+    <t>Jonah</t>
+  </si>
+  <si>
+    <t>KUSI-ASARE</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>GARCIA</t>
+  </si>
+  <si>
+    <t>Konstantinos</t>
+  </si>
+  <si>
+    <t>TZOLAKIS</t>
+  </si>
+  <si>
+    <t>Hull City</t>
+  </si>
+  <si>
+    <t>Dillon</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>PHILLIPS D.</t>
+  </si>
+  <si>
+    <t>BUTLAND</t>
+  </si>
+  <si>
+    <t>Paddy</t>
+  </si>
+  <si>
+    <t>MCNAIR</t>
+  </si>
+  <si>
+    <t>EGAN</t>
+  </si>
+  <si>
+    <t>Noel</t>
+  </si>
+  <si>
+    <t>MENDY</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>HERRINGTON</t>
+  </si>
+  <si>
+    <t>Charlie</t>
+  </si>
+  <si>
+    <t>HUGHES C.</t>
+  </si>
+  <si>
+    <t>Lewie</t>
+  </si>
+  <si>
+    <t>COYLE</t>
+  </si>
+  <si>
+    <t>TARGETT</t>
+  </si>
+  <si>
+    <t>GILES</t>
+  </si>
+  <si>
+    <t>Semi</t>
+  </si>
+  <si>
+    <t>AJAYI</t>
+  </si>
+  <si>
+    <t>AJAYI S.</t>
+  </si>
+  <si>
+    <t>Brooke</t>
+  </si>
+  <si>
+    <t>NORTON-CUFFY</t>
+  </si>
+  <si>
+    <t>Mohamed-Ali</t>
+  </si>
+  <si>
+    <t>CHO</t>
+  </si>
+  <si>
+    <t>GOURNA-DOUATH</t>
+  </si>
+  <si>
+    <t>Abdulkadir</t>
+  </si>
+  <si>
+    <t>OMUR</t>
+  </si>
+  <si>
+    <t>Darko</t>
+  </si>
+  <si>
+    <t>GYABI</t>
+  </si>
+  <si>
+    <t>Mohamed</t>
+  </si>
+  <si>
+    <t>BELLOUMI</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>IROEGBUNAM</t>
+  </si>
+  <si>
+    <t>MOUZAKITIS</t>
+  </si>
+  <si>
+    <t>Elliot</t>
+  </si>
+  <si>
+    <t>STROUD</t>
+  </si>
+  <si>
+    <t>ZAMBRANO</t>
+  </si>
+  <si>
+    <t>Hidemasa</t>
+  </si>
+  <si>
+    <t>MORITA</t>
+  </si>
+  <si>
+    <t>Kieran</t>
+  </si>
+  <si>
+    <t>DOWELL</t>
+  </si>
+  <si>
+    <t>Sorba</t>
+  </si>
+  <si>
+    <t>Jens</t>
+  </si>
+  <si>
+    <t>HJERTO-DAHL</t>
+  </si>
+  <si>
+    <t>Regan</t>
+  </si>
+  <si>
+    <t>SLATER</t>
+  </si>
+  <si>
+    <t>Eliot</t>
+  </si>
+  <si>
+    <t>MATAZO</t>
+  </si>
+  <si>
+    <t>CROOKS</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>GELHARDT</t>
+  </si>
+  <si>
+    <t>Robinio</t>
+  </si>
+  <si>
+    <t>VAZ</t>
+  </si>
+  <si>
+    <t>Ilyas</t>
+  </si>
+  <si>
+    <t>ANSAH</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>MCBURNIE</t>
+  </si>
+  <si>
+    <t>Kjell</t>
+  </si>
+  <si>
+    <t>SCHERPEN</t>
+  </si>
+  <si>
+    <t>Ipswich</t>
+  </si>
+  <si>
+    <t>WALTON</t>
+  </si>
+  <si>
+    <t>PALMER A.</t>
+  </si>
+  <si>
+    <t>BUTTON</t>
+  </si>
+  <si>
+    <t>Dara</t>
+  </si>
+  <si>
+    <t>O'SHEA</t>
+  </si>
+  <si>
+    <t>Darnell</t>
+  </si>
+  <si>
+    <t>FURLONG</t>
+  </si>
+  <si>
+    <t>FURLONG D.</t>
+  </si>
+  <si>
+    <t>Cedric</t>
+  </si>
+  <si>
+    <t>KIPRÉ</t>
+  </si>
+  <si>
+    <t>Issa</t>
+  </si>
+  <si>
+    <t>DIOP</t>
+  </si>
+  <si>
+    <t>Abdoul</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>GREAVES</t>
+  </si>
+  <si>
+    <t>Leif</t>
+  </si>
+  <si>
+    <t>DAVIS</t>
+  </si>
+  <si>
+    <t>Exequiel</t>
+  </si>
+  <si>
+    <t>PALACIOS E.</t>
+  </si>
+  <si>
+    <t>Marcelino</t>
+  </si>
+  <si>
+    <t>NUNEZ</t>
+  </si>
+  <si>
+    <t>Azor</t>
+  </si>
+  <si>
+    <t>MATUSIWA</t>
+  </si>
+  <si>
+    <t>Abdul</t>
+  </si>
+  <si>
+    <t>FATAWU</t>
+  </si>
+  <si>
+    <t>ENCISO</t>
+  </si>
+  <si>
+    <t>TAYLOR</t>
+  </si>
+  <si>
+    <t>Anis</t>
+  </si>
+  <si>
+    <t>MEHMETI</t>
+  </si>
+  <si>
+    <t>Daizen</t>
+  </si>
+  <si>
+    <t>MAEDA</t>
+  </si>
+  <si>
+    <t>Sindre</t>
+  </si>
+  <si>
+    <t>EGELI</t>
+  </si>
+  <si>
+    <t>FLORENTINO</t>
+  </si>
+  <si>
+    <t>Jaden</t>
+  </si>
+  <si>
+    <t>PHILOGENE</t>
+  </si>
+  <si>
+    <t>Kasey</t>
+  </si>
+  <si>
+    <t>MCATEER</t>
+  </si>
+  <si>
+    <t>Sasa</t>
+  </si>
+  <si>
+    <t>LUKIC</t>
+  </si>
+  <si>
+    <t>CLARKE</t>
+  </si>
+  <si>
+    <t>Chuba</t>
+  </si>
+  <si>
+    <t>AKPOM</t>
+  </si>
+  <si>
+    <t>Zian</t>
+  </si>
+  <si>
+    <t>FLEMMING</t>
+  </si>
+  <si>
+    <t>EMERSONN</t>
+  </si>
+  <si>
+    <t>CAIRNS</t>
+  </si>
+  <si>
+    <t>Leeds</t>
+  </si>
+  <si>
+    <t>ZETTERER</t>
+  </si>
+  <si>
+    <t>TRAFFORD</t>
+  </si>
+  <si>
+    <t>Tarik</t>
+  </si>
+  <si>
+    <t>MUHAREMOVIC</t>
+  </si>
+  <si>
+    <t>GUDMUNDSSON</t>
+  </si>
+  <si>
+    <t>Jaka</t>
+  </si>
+  <si>
+    <t>BIJOL</t>
+  </si>
+  <si>
+    <t>Melvin</t>
+  </si>
+  <si>
+    <t>BARD</t>
+  </si>
+  <si>
+    <t>Jayden</t>
+  </si>
+  <si>
+    <t>LIENOU</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>ELVEDI</t>
+  </si>
+  <si>
+    <t>AMPADU</t>
+  </si>
+  <si>
+    <t>RODON</t>
+  </si>
+  <si>
+    <t>JUSTIN</t>
+  </si>
+  <si>
+    <t>BOGLE</t>
+  </si>
+  <si>
+    <t>Jean-Matteo</t>
+  </si>
+  <si>
+    <t>BAHOYA</t>
+  </si>
+  <si>
+    <t>Anton</t>
+  </si>
+  <si>
+    <t>STACH</t>
+  </si>
+  <si>
+    <t>Ilia</t>
+  </si>
+  <si>
+    <t>GRUEV</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>LONGSTAFF</t>
   </si>
   <si>
     <t>Brenden</t>
   </si>
   <si>
     <t>AARONSON</t>
   </si>
   <si>
-    <t>M</t>
-[...11 lines deleted...]
-    <t>ABBOTT G.</t>
+    <t>Ao</t>
+  </si>
+  <si>
+    <t>TANAKA</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>OKAFOR</t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t>CALVERT-LEWIN</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>NMECHA</t>
+  </si>
+  <si>
+    <t>Mateo</t>
+  </si>
+  <si>
+    <t>JOSEPH</t>
+  </si>
+  <si>
+    <t>Vitezslav</t>
+  </si>
+  <si>
+    <t>JAROS</t>
+  </si>
+  <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t>Freddie</t>
+  </si>
+  <si>
+    <t>WOODMAN</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
+    <t>DAVIES</t>
+  </si>
+  <si>
+    <t>DAVIES H.</t>
+  </si>
+  <si>
+    <t>Giorgi</t>
+  </si>
+  <si>
+    <t>MAMARDASHVILI</t>
+  </si>
+  <si>
+    <t>Alisson</t>
+  </si>
+  <si>
+    <t>BECKER</t>
+  </si>
+  <si>
+    <t>ALISSON</t>
+  </si>
+  <si>
+    <t>Ronald</t>
+  </si>
+  <si>
+    <t>ARAUJO R.</t>
+  </si>
+  <si>
+    <t>Virgil</t>
+  </si>
+  <si>
+    <t>VAN DIJK</t>
+  </si>
+  <si>
+    <t>Milos</t>
+  </si>
+  <si>
+    <t>KERKEZ</t>
+  </si>
+  <si>
+    <t>Jeremie</t>
+  </si>
+  <si>
+    <t>FRIMPONG</t>
+  </si>
+  <si>
+    <t>Kostas</t>
+  </si>
+  <si>
+    <t>TSIMIKAS</t>
+  </si>
+  <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>JACQUET</t>
+  </si>
+  <si>
+    <t>Conor</t>
+  </si>
+  <si>
+    <t>BRADLEY</t>
+  </si>
+  <si>
+    <t>Giovanni</t>
+  </si>
+  <si>
+    <t>LEONI</t>
+  </si>
+  <si>
+    <t>GOMEZ J.</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>WIRTZ</t>
+  </si>
+  <si>
+    <t>Rio</t>
+  </si>
+  <si>
+    <t>NGUMOHA</t>
+  </si>
+  <si>
+    <t>Cody</t>
+  </si>
+  <si>
+    <t>GAKPO</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>BARCOLA</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>SZOBOSZLAI</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>MAC ALLISTER</t>
+  </si>
+  <si>
+    <t>Wataru</t>
+  </si>
+  <si>
+    <t>ENDO</t>
+  </si>
+  <si>
+    <t>KOUMAS</t>
+  </si>
+  <si>
+    <t>Trey</t>
+  </si>
+  <si>
+    <t>NYONI</t>
+  </si>
+  <si>
+    <t>GRAVENBERCH</t>
+  </si>
+  <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>CHIESA</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>ISAK</t>
+  </si>
+  <si>
+    <t>EKITIKÉ</t>
+  </si>
+  <si>
+    <t>MUNOZ</t>
+  </si>
+  <si>
+    <t>MUNOZ V.</t>
+  </si>
+  <si>
+    <t>Gianluigi</t>
+  </si>
+  <si>
+    <t>DONNARUMMA</t>
+  </si>
+  <si>
+    <t>Man City</t>
+  </si>
+  <si>
+    <t>BETTINELLI</t>
+  </si>
+  <si>
+    <t>LEWIS</t>
+  </si>
+  <si>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>GUEHI</t>
+  </si>
+  <si>
+    <t>Kaden</t>
+  </si>
+  <si>
+    <t>BRAITHWAITE</t>
+  </si>
+  <si>
+    <t>Vitor</t>
+  </si>
+  <si>
+    <t>REIS</t>
+  </si>
+  <si>
+    <t>Abdukodir</t>
+  </si>
+  <si>
+    <t>KHUSANOV</t>
+  </si>
+  <si>
+    <t>Ruben</t>
+  </si>
+  <si>
+    <t>DIAS</t>
+  </si>
+  <si>
+    <t>O'REILLY</t>
+  </si>
+  <si>
+    <t>Josko</t>
+  </si>
+  <si>
+    <t>GVARDIOL</t>
+  </si>
+  <si>
+    <t>AIT-NOURI</t>
+  </si>
+  <si>
+    <t>WILSON-ESBRAND</t>
+  </si>
+  <si>
+    <t>Enzo</t>
+  </si>
+  <si>
+    <t>FERNANDEZ</t>
+  </si>
+  <si>
+    <t>KOVACIC</t>
+  </si>
+  <si>
+    <t>CHERKI</t>
+  </si>
+  <si>
+    <t>Phil</t>
+  </si>
+  <si>
+    <t>FODEN</t>
+  </si>
+  <si>
+    <t>ANDERSON</t>
+  </si>
+  <si>
+    <t>Iliman</t>
+  </si>
+  <si>
+    <t>NDIAYE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allan </t>
+  </si>
+  <si>
+    <t>ANDREADE ELIAS</t>
+  </si>
+  <si>
+    <t>ALLAN</t>
+  </si>
+  <si>
+    <t>Ayyoub</t>
+  </si>
+  <si>
+    <t>BOUADDI</t>
+  </si>
+  <si>
+    <t>Matheus</t>
+  </si>
+  <si>
+    <t>NUNES M.</t>
+  </si>
+  <si>
+    <t>DOKU</t>
+  </si>
+  <si>
+    <t>Antoine</t>
+  </si>
+  <si>
+    <t>SEMENYO</t>
+  </si>
+  <si>
+    <t>MCAIDOO</t>
+  </si>
+  <si>
+    <t>Erling</t>
+  </si>
+  <si>
+    <t>HAALAND</t>
+  </si>
+  <si>
+    <t>Dermot</t>
+  </si>
+  <si>
+    <t>MEE</t>
+  </si>
+  <si>
+    <t>Man Utd</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>DARLOW</t>
+  </si>
+  <si>
+    <t>Senne</t>
+  </si>
+  <si>
+    <t>LAMMENS</t>
+  </si>
+  <si>
+    <t>HEATON</t>
+  </si>
+  <si>
+    <t>SHAW</t>
+  </si>
+  <si>
+    <t>MAGUIRE</t>
+  </si>
+  <si>
+    <t>Matthijs</t>
+  </si>
+  <si>
+    <t>DE LIGT</t>
+  </si>
+  <si>
+    <t>Noussair</t>
+  </si>
+  <si>
+    <t>MAZRAOUI</t>
+  </si>
+  <si>
+    <t>Ayden</t>
+  </si>
+  <si>
+    <t>HEAVEN</t>
+  </si>
+  <si>
+    <t>Diogo</t>
+  </si>
+  <si>
+    <t>DALOT</t>
+  </si>
+  <si>
+    <t>Leny</t>
+  </si>
+  <si>
+    <t>YORO</t>
+  </si>
+  <si>
+    <t>Lisandro</t>
+  </si>
+  <si>
+    <t>MARTINEZ L.</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>DORGU</t>
+  </si>
+  <si>
+    <t>AMASS</t>
+  </si>
+  <si>
+    <t>FERNANDES</t>
+  </si>
+  <si>
+    <t>FERNANDES B.</t>
+  </si>
+  <si>
+    <t>Manuel</t>
+  </si>
+  <si>
+    <t>UGARTE</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
+    <t>MOUNT</t>
+  </si>
+  <si>
+    <t>FLETCHER</t>
+  </si>
+  <si>
+    <t>FLETCHER T.</t>
+  </si>
+  <si>
+    <t>Amad</t>
+  </si>
+  <si>
+    <t>DIALLO</t>
+  </si>
+  <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>BALEBA</t>
+  </si>
+  <si>
+    <t>Youri</t>
+  </si>
+  <si>
+    <t>TIELEMANS</t>
+  </si>
+  <si>
+    <t>Kobbie</t>
+  </si>
+  <si>
+    <t>MAINOO</t>
+  </si>
+  <si>
+    <t>FLETCHER J.</t>
+  </si>
+  <si>
+    <t>Andrey</t>
+  </si>
+  <si>
+    <t>SANTOS</t>
+  </si>
+  <si>
+    <t>LACEY</t>
+  </si>
+  <si>
+    <t>RASHFORD</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>ZIRKZEE</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>MBEUMO</t>
+  </si>
+  <si>
+    <t>SESKO</t>
+  </si>
+  <si>
+    <t>CUNHA</t>
+  </si>
+  <si>
+    <t>CUNHA M.</t>
+  </si>
+  <si>
+    <t>Ewen</t>
+  </si>
+  <si>
+    <t>JAOUEN</t>
+  </si>
+  <si>
+    <t>Newcastle</t>
+  </si>
+  <si>
+    <t>HORNICEK</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>POPE</t>
+  </si>
+  <si>
+    <t>GILLESPIE</t>
+  </si>
+  <si>
+    <t>Tino</t>
+  </si>
+  <si>
+    <t>LIVRAMENTO</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>BURN</t>
+  </si>
+  <si>
+    <t>THIAW</t>
+  </si>
+  <si>
+    <t>HALL</t>
+  </si>
+  <si>
+    <t>Sven</t>
+  </si>
+  <si>
+    <t>BOTMAN</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>SCHAR</t>
+  </si>
+  <si>
+    <t>Amar</t>
+  </si>
+  <si>
+    <t>DEDIC</t>
+  </si>
+  <si>
+    <t>STEUR</t>
+  </si>
+  <si>
+    <t>MILEY</t>
+  </si>
+  <si>
+    <t>MILEY L.</t>
+  </si>
+  <si>
+    <t>Aladji</t>
+  </si>
+  <si>
+    <t>BAMBA</t>
+  </si>
+  <si>
+    <t>GONZALEZ</t>
+  </si>
+  <si>
+    <t>RAMSEY</t>
+  </si>
+  <si>
+    <t>JOELINTON</t>
+  </si>
+  <si>
+    <t>WILLOCK</t>
+  </si>
+  <si>
+    <t>MURPHY</t>
+  </si>
+  <si>
+    <t>MURPHY J.</t>
+  </si>
+  <si>
+    <t>BARNES</t>
+  </si>
+  <si>
+    <t>Yoane</t>
+  </si>
+  <si>
+    <t>WISSA</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>ELANGA</t>
+  </si>
+  <si>
+    <t>Bazoumana</t>
+  </si>
+  <si>
+    <t>TOURÉ</t>
+  </si>
+  <si>
+    <t>Matias</t>
+  </si>
+  <si>
+    <t>FERNANDEZ-PARDO</t>
+  </si>
+  <si>
+    <t>OSULA</t>
+  </si>
+  <si>
+    <t>VICTOR</t>
+  </si>
+  <si>
+    <t>Nottingham</t>
+  </si>
+  <si>
+    <t>Matz</t>
+  </si>
+  <si>
+    <t>SELS</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>BENDA</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>NETZ</t>
+  </si>
+  <si>
+    <t>Ousmane</t>
+  </si>
+  <si>
+    <t>DIOMANDE</t>
+  </si>
+  <si>
+    <t>MUNOZ D.</t>
+  </si>
+  <si>
+    <t>Neco</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t>WILLIAMS N.</t>
+  </si>
+  <si>
+    <t>MURILLO</t>
+  </si>
+  <si>
+    <t>Jair</t>
+  </si>
+  <si>
+    <t>CUNHA J.</t>
+  </si>
+  <si>
+    <t>Nicolò</t>
+  </si>
+  <si>
+    <t>SAVONA</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>MILENKOVIC</t>
+  </si>
+  <si>
+    <t>Ola</t>
+  </si>
+  <si>
+    <t>AINA</t>
+  </si>
+  <si>
+    <t>YATES</t>
+  </si>
+  <si>
+    <t>NDOYE</t>
+  </si>
+  <si>
+    <t>DOMINGUEZ</t>
+  </si>
+  <si>
+    <t>Xaver</t>
+  </si>
+  <si>
+    <t>SCHLAGER</t>
+  </si>
+  <si>
+    <t>MCATEE</t>
+  </si>
+  <si>
+    <t>SANGARÉ</t>
+  </si>
+  <si>
+    <t>GIBBS-WHITE</t>
+  </si>
+  <si>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>KALIMUENDO</t>
+  </si>
+  <si>
+    <t>JESUS</t>
+  </si>
+  <si>
+    <t>IGOR JESUS</t>
+  </si>
+  <si>
+    <t>Liam</t>
+  </si>
+  <si>
+    <t>DELAP</t>
+  </si>
+  <si>
+    <t>WOOD</t>
+  </si>
+  <si>
+    <t>HUDSON-ODOI</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>MOORE</t>
+  </si>
+  <si>
+    <t>MOORE S.</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t>Melker</t>
+  </si>
+  <si>
+    <t>ELLBORG</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>ROEFS</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>MEUNIER</t>
+  </si>
+  <si>
+    <t>Trai</t>
+  </si>
+  <si>
+    <t>HUME</t>
+  </si>
+  <si>
+    <t>Omar</t>
+  </si>
+  <si>
+    <t>ALDERETE</t>
+  </si>
+  <si>
+    <t>Dayann</t>
+  </si>
+  <si>
+    <t>METHALIE</t>
+  </si>
+  <si>
+    <t>BALLARD</t>
+  </si>
+  <si>
+    <t>DANSO</t>
+  </si>
+  <si>
+    <t>Nordi</t>
+  </si>
+  <si>
+    <t>MUKIELE</t>
+  </si>
+  <si>
+    <t>Reinildo</t>
+  </si>
+  <si>
+    <t>MANDAVA</t>
+  </si>
+  <si>
+    <t>Aji</t>
+  </si>
+  <si>
+    <t>ALESE</t>
+  </si>
+  <si>
+    <t>FOFANA M.</t>
+  </si>
+  <si>
+    <t>Chemsdine</t>
+  </si>
+  <si>
+    <t>TALBI</t>
+  </si>
+  <si>
+    <t>O'NIEN</t>
+  </si>
+  <si>
+    <t>Djiamgone</t>
+  </si>
+  <si>
+    <t>JOCELIN TA BI</t>
+  </si>
+  <si>
+    <t>Abdoullah</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>AHOKA</t>
+  </si>
+  <si>
+    <t>SADIKI</t>
+  </si>
+  <si>
+    <t>Romaine</t>
+  </si>
+  <si>
+    <t>MUNDLE</t>
+  </si>
+  <si>
+    <t>Habib</t>
+  </si>
+  <si>
+    <t>DIARRA</t>
+  </si>
+  <si>
+    <t>Nilson</t>
+  </si>
+  <si>
+    <t>ANGULO</t>
+  </si>
+  <si>
+    <t>Granit</t>
+  </si>
+  <si>
+    <t>XHAKA</t>
+  </si>
+  <si>
+    <t>RIGG</t>
+  </si>
+  <si>
+    <t>LE FEE</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>BROWNE</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>ISIDOR</t>
+  </si>
+  <si>
+    <t>Timur</t>
+  </si>
+  <si>
+    <t>Tuterov</t>
+  </si>
+  <si>
+    <t>TUTEROV</t>
+  </si>
+  <si>
+    <t>BROBBEY</t>
+  </si>
+  <si>
+    <t>Juan Riquelme</t>
+  </si>
+  <si>
+    <t>Angulo</t>
+  </si>
+  <si>
+    <t>ANGULO R.</t>
+  </si>
+  <si>
+    <t>DUBRAVKA</t>
   </si>
   <si>
     <t>Tottenham</t>
   </si>
   <si>
-    <t>Zach</t>
-[...32 lines deleted...]
-    <t>ADAMS</t>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>Antonin</t>
+  </si>
+  <si>
+    <t>KINSKY</t>
   </si>
   <si>
     <t>Tosin</t>
   </si>
   <si>
     <t>ADARABIOYO</t>
   </si>
   <si>
-    <t>Tayo</t>
-[...476 lines deleted...]
-    <t>Rodrigo</t>
+    <t>Marcos</t>
+  </si>
+  <si>
+    <t>SENESI</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>PAUL VAN HECKE</t>
+  </si>
+  <si>
+    <t>VAN HECKE</t>
+  </si>
+  <si>
+    <t>Micky</t>
+  </si>
+  <si>
+    <t>VAN DE VEN</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>ROBERTSON</t>
+  </si>
+  <si>
+    <t>DAVIES B.</t>
+  </si>
+  <si>
+    <t>Destiny</t>
+  </si>
+  <si>
+    <t>UDOGIE</t>
+  </si>
+  <si>
+    <t>PORRO</t>
+  </si>
+  <si>
+    <t>Savio</t>
+  </si>
+  <si>
+    <t>MOREIRA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>SAVINHO</t>
+  </si>
+  <si>
+    <t>Xavi</t>
+  </si>
+  <si>
+    <t>SIMONS</t>
+  </si>
+  <si>
+    <t>Dejan</t>
+  </si>
+  <si>
+    <t>KULUSEVSKI</t>
+  </si>
+  <si>
+    <t>GALLAGHER</t>
   </si>
   <si>
     <t>BENTANCUR</t>
   </si>
   <si>
-    <t>BENTLEY</t>
-[...14 lines deleted...]
-    <t>Lucas</t>
+    <t>Williams-Barnett</t>
+  </si>
+  <si>
+    <t>WILLIAMS-BARNETT</t>
+  </si>
+  <si>
+    <t>ODOBERT</t>
+  </si>
+  <si>
+    <t>Mohammed</t>
+  </si>
+  <si>
+    <t>KUDUS</t>
+  </si>
+  <si>
+    <t>Mateus</t>
+  </si>
+  <si>
+    <t>FERNANDES M.</t>
+  </si>
+  <si>
+    <t>Mykhailo</t>
+  </si>
+  <si>
+    <t>MUDRYK</t>
+  </si>
+  <si>
+    <t>Sandro</t>
+  </si>
+  <si>
+    <t>TONALI</t>
+  </si>
+  <si>
+    <t>MADDISON</t>
+  </si>
+  <si>
+    <t>Archie</t>
+  </si>
+  <si>
+    <t>GRAY</t>
   </si>
   <si>
     <t>BERGVALL</t>
   </si>
   <si>
-    <t>Norberto</t>
-[...1829 lines deleted...]
-    <t>MANZAMBI</t>
+    <t>SOLANKE</t>
   </si>
   <si>
     <t>MARMOUSH</t>
   </si>
   <si>
-    <t>MARSH</t>
-[...736 lines deleted...]
-  <si>
     <t>RICHARLISON</t>
   </si>
   <si>
-    <t>Seth</t>
-[...436 lines deleted...]
-  <si>
     <t>Mathys</t>
   </si>
   <si>
     <t>TEL</t>
-  </si>
-[...370 lines deleted...]
-    <t>ZUBIMENDI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4367,17032 +3461,12739 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G753"/>
+  <dimension ref="A1:G552"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
-        <v>3859</v>
+        <v>3801</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
-        <v>4229</v>
+        <v>3800</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3">
         <v>13</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
-        <v>4482</v>
+        <v>3802</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F4"/>
+        <v>9</v>
+      </c>
+      <c r="F4">
+        <v>1</v>
+      </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
-        <v>4392</v>
+        <v>3811</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F5">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>3853</v>
+        <v>3808</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F6">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>3968</v>
+        <v>3805</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="G7" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>3868</v>
+        <v>3810</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>3969</v>
+        <v>3807</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>4052</v>
+        <v>3804</v>
       </c>
       <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10">
         <v>33</v>
       </c>
-      <c r="C10" t="s">
-[...8 lines deleted...]
-      <c r="F10"/>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>4441</v>
+        <v>3812</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F11">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="G11" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>3869</v>
+        <v>3809</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F12">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>4590</v>
+        <v>3806</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F13"/>
+        <v>18</v>
+      </c>
+      <c r="F13">
+        <v>15</v>
+      </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>4561</v>
+        <v>3814</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F14"/>
+        <v>39</v>
+      </c>
+      <c r="F14">
+        <v>10</v>
+      </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>4511</v>
+        <v>3822</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F15">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="G15" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>4393</v>
+        <v>3816</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F16">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>4280</v>
+        <v>3813</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F17">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="G17" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>4504</v>
+        <v>3825</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F18"/>
+        <v>39</v>
+      </c>
+      <c r="F18">
+        <v>36</v>
+      </c>
       <c r="G18" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>4147</v>
+        <v>3821</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G19" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>3891</v>
+        <v>3815</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F20">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>3860</v>
+        <v>3823</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>4179</v>
+        <v>3818</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F22">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G22" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>4212</v>
+        <v>3826</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F23">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>4213</v>
+        <v>3829</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="E24" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F24">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="G24" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>4366</v>
+        <v>3827</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>57</v>
+      </c>
+      <c r="F25">
+        <v>29</v>
+      </c>
       <c r="G25" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>4100</v>
+        <v>3830</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F26">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G26" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>4428</v>
+        <v>3832</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G27" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>4429</v>
+        <v>5672</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>42</v>
       </c>
       <c r="G28" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>4246</v>
+        <v>3840</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="G29" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>4544</v>
+        <v>3837</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="E30" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>18</v>
+      </c>
+      <c r="F30">
+        <v>5</v>
+      </c>
       <c r="G30" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>3841</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>3834</v>
+      </c>
+      <c r="B31" t="s">
+        <v>73</v>
+      </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F31">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G31" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>4310</v>
+        <v>4559</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F32">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="G32" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>4017</v>
+        <v>3839</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F33">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>4120</v>
+        <v>3836</v>
       </c>
       <c r="B34" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F34"/>
+        <v>18</v>
+      </c>
+      <c r="F34">
+        <v>22</v>
+      </c>
       <c r="G34" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>4219</v>
+        <v>3833</v>
       </c>
       <c r="B35" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>4121</v>
+        <v>3838</v>
       </c>
       <c r="B36" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F36">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>4292</v>
+        <v>3835</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="E37" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F37">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G37" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>4582</v>
+        <v>3850</v>
       </c>
       <c r="B38" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F38"/>
+        <v>39</v>
+      </c>
+      <c r="F38">
+        <v>44</v>
+      </c>
       <c r="G38" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>4029</v>
+        <v>3847</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F39">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="G39" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>4575</v>
+        <v>3844</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="E40" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F40"/>
+        <v>39</v>
+      </c>
+      <c r="F40">
+        <v>26</v>
+      </c>
       <c r="G40" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>4585</v>
+        <v>3852</v>
       </c>
       <c r="B41" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="E41" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41">
         <v>24</v>
       </c>
-      <c r="F41"/>
       <c r="G41" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>4442</v>
+        <v>3849</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F42">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G42" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>4554</v>
+        <v>3846</v>
       </c>
       <c r="B43" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F43"/>
+        <v>39</v>
+      </c>
+      <c r="F43">
+        <v>17</v>
+      </c>
       <c r="G43" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>3970</v>
+        <v>3843</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="E44" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F44">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="G44" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>3905</v>
+        <v>4555</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="E45" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F45">
         <v>19</v>
       </c>
       <c r="G45" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>4514</v>
+        <v>3851</v>
       </c>
       <c r="B46" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F46">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>3861</v>
+        <v>3848</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="E47" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F47">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>4251</v>
+        <v>3845</v>
       </c>
       <c r="B48" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C48" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="E48" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F48">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G48" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>4311</v>
-[...3 lines deleted...]
-      </c>
+        <v>3841</v>
+      </c>
+      <c r="B49"/>
       <c r="C49" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="E49" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F49"/>
+        <v>39</v>
+      </c>
+      <c r="F49">
+        <v>47</v>
+      </c>
       <c r="G49" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>4101</v>
+        <v>4526</v>
       </c>
       <c r="B50" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F50">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G50" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>3800</v>
+        <v>3853</v>
       </c>
       <c r="B51" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C51" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="E51" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F51">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G51" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>4148</v>
+        <v>4007</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="E52" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F52"/>
+        <v>57</v>
+      </c>
+      <c r="F52">
+        <v>11</v>
+      </c>
       <c r="G52" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>4465</v>
+        <v>3855</v>
       </c>
       <c r="B53" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F53">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G53" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>4041</v>
+        <v>3858</v>
       </c>
       <c r="B54" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="C54" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="E54" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F54">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G54" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>3941</v>
+        <v>4523</v>
       </c>
       <c r="B55" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="C55" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F55">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="G55" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>4214</v>
+        <v>3857</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="E56" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F56"/>
+        <v>9</v>
+      </c>
+      <c r="F56">
+        <v>17</v>
+      </c>
       <c r="G56" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>4593</v>
+        <v>3865</v>
       </c>
       <c r="B57" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="C57" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="D57" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="E57" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F57"/>
+        <v>18</v>
+      </c>
+      <c r="F57">
+        <v>15</v>
+      </c>
       <c r="G57" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>4092</v>
+        <v>3862</v>
       </c>
       <c r="B58" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="E58" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F58">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="G58" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>4443</v>
+        <v>3867</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="C59" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="E59" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F59">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="G59" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>4281</v>
+        <v>3864</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="D60" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="E60" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>18</v>
+      </c>
+      <c r="F60">
+        <v>44</v>
+      </c>
       <c r="G60" t="s">
-        <v>52</v>
+        <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>4587</v>
+        <v>3861</v>
       </c>
       <c r="B61" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="C61" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F61"/>
+        <v>18</v>
+      </c>
+      <c r="F61">
+        <v>2</v>
+      </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>3842</v>
+        <v>4514</v>
       </c>
       <c r="B62" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="E62" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F62">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>4262</v>
+        <v>3866</v>
       </c>
       <c r="B63" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="C63" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="E63" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F63">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="G63" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>4419</v>
+        <v>3863</v>
       </c>
       <c r="B64" t="s">
-        <v>156</v>
+        <v>67</v>
       </c>
       <c r="C64" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="D64" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="E64" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F64">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="G64" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>3887</v>
+        <v>3859</v>
       </c>
       <c r="B65" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="C65" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="D65" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="E65" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F65">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G65" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>3942</v>
+        <v>5673</v>
       </c>
       <c r="B66" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="C66" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="D66" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F66">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G66" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>4430</v>
+        <v>3879</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="C67" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="D67" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F67">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="G67" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>4367</v>
+        <v>3875</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="C68" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D68" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F68">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="G68" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>4197</v>
+        <v>3871</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="C69" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="D69" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F69"/>
+        <v>39</v>
+      </c>
+      <c r="F69">
+        <v>10</v>
+      </c>
       <c r="G69" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>3998</v>
+        <v>3868</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="C70" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D70" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="E70" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F70">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G70" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>4545</v>
+        <v>3881</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="E71" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F71">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="G71" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>4580</v>
+        <v>3877</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="C72" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="D72" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F72"/>
+        <v>39</v>
+      </c>
+      <c r="F72">
+        <v>8</v>
+      </c>
       <c r="G72" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>3843</v>
+        <v>3874</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F73">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G73" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>4368</v>
+        <v>3870</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="E74" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F74">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="G74" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>4112</v>
+        <v>3880</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>156</v>
       </c>
       <c r="C75" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="E75" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F75">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="G75" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>4122</v>
+        <v>3876</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="C76" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="D76" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="E76" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F76">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="G76" t="s">
-        <v>43</v>
+        <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>4102</v>
+        <v>3872</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="C77" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="D77" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F77"/>
+        <v>39</v>
+      </c>
+      <c r="F77">
+        <v>4</v>
+      </c>
       <c r="G77" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>4163</v>
+        <v>3869</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="C78" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="D78" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="E78" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F78">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>58</v>
+        <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>4053</v>
+        <v>3886</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="C79" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="D79" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="E79" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F79"/>
+        <v>57</v>
+      </c>
+      <c r="F79">
+        <v>30</v>
+      </c>
       <c r="G79" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>4389</v>
-[...3 lines deleted...]
-      </c>
+        <v>3882</v>
+      </c>
+      <c r="B80"/>
       <c r="C80" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="E80" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F80">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="G80" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>4048</v>
+        <v>3884</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="C81" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="E81" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F81">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G81" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>4483</v>
+        <v>3883</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="C82" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="D82" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="E82" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F82">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G82" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>4013</v>
+        <v>3889</v>
       </c>
       <c r="B83" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="C83" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="D83" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="E83" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="F83">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="G83" t="s">
-        <v>94</v>
+        <v>177</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>3906</v>
+        <v>3887</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="C84" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="D84" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="E84" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F84"/>
+        <v>9</v>
+      </c>
+      <c r="F84">
+        <v>31</v>
+      </c>
       <c r="G84" t="s">
-        <v>61</v>
+        <v>177</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>4128</v>
+        <v>3890</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="C85" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="D85" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F85">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G85" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>4484</v>
+        <v>4531</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="C86" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="D86" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F86">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G86" t="s">
-        <v>18</v>
+        <v>177</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>4113</v>
+        <v>3898</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="C87" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="D87" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="E87" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F87">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="G87" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>4278</v>
+        <v>3895</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>69</v>
       </c>
       <c r="C88" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="E88" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F88">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G88" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>4018</v>
+        <v>3892</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="C89" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="D89" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="E89" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G89" t="s">
-        <v>94</v>
+        <v>177</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>4220</v>
+        <v>3904</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="C90" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="D90" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F90">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>4394</v>
+        <v>3897</v>
       </c>
       <c r="B91" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="C91" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="D91" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="E91" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>18</v>
+      </c>
+      <c r="F91">
+        <v>33</v>
+      </c>
       <c r="G91" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
-        <v>3830</v>
+        <v>3894</v>
       </c>
       <c r="B92" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="C92" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="D92" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="E92" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F92">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="G92" t="s">
-        <v>25</v>
+        <v>177</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
-        <v>4420</v>
+        <v>3891</v>
       </c>
       <c r="B93" t="s">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="D93" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="E93" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F93"/>
+        <v>18</v>
+      </c>
+      <c r="F93">
+        <v>20</v>
+      </c>
       <c r="G93" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
-        <v>4129</v>
+        <v>3902</v>
       </c>
       <c r="B94" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="C94" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="D94" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="E94" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F94">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G94" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>3844</v>
+        <v>3896</v>
       </c>
       <c r="B95" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="C95" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="D95" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="E95" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F95">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G95" t="s">
-        <v>25</v>
+        <v>177</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>4221</v>
+        <v>3893</v>
       </c>
       <c r="B96" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="C96" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="D96" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="E96" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F96">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="G96" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>4188</v>
+        <v>3918</v>
       </c>
       <c r="B97" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="C97" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="D97" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="E97" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F97"/>
+        <v>39</v>
+      </c>
+      <c r="F97">
+        <v>7</v>
+      </c>
       <c r="G97" t="s">
-        <v>67</v>
+        <v>177</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>4042</v>
+        <v>3914</v>
       </c>
       <c r="B98" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="C98" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="D98" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="E98" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F98">
         <v>17</v>
       </c>
       <c r="G98" t="s">
-        <v>94</v>
+        <v>177</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>3927</v>
+        <v>3910</v>
       </c>
       <c r="B99" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="C99" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="D99" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="E99" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F99">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G99" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>4355</v>
+        <v>3905</v>
       </c>
       <c r="B100" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="C100" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="D100" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="E100" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F100">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="G100" t="s">
-        <v>72</v>
+        <v>177</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>4525</v>
+        <v>4513</v>
       </c>
       <c r="B101" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="C101" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="D101" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="E101" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F101">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G101" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>4252</v>
+        <v>3916</v>
       </c>
       <c r="B102" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="C102" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="D102" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="E102" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F102">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G102" t="s">
-        <v>84</v>
+        <v>177</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>4533</v>
+        <v>3913</v>
       </c>
       <c r="B103" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C103" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="D103" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="E103" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F103">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="G103" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>4093</v>
+        <v>3909</v>
       </c>
       <c r="B104" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="C104" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="D104" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="E104" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F104">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="G104" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>4019</v>
+        <v>3920</v>
       </c>
       <c r="B105" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="C105" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="D105" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F105">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="G105" t="s">
-        <v>94</v>
+        <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>3907</v>
+        <v>3915</v>
       </c>
       <c r="B106" t="s">
-        <v>96</v>
+        <v>223</v>
       </c>
       <c r="C106" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="D106" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="E106" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F106"/>
+        <v>39</v>
+      </c>
+      <c r="F106">
+        <v>39</v>
+      </c>
       <c r="G106" t="s">
-        <v>61</v>
+        <v>177</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>4020</v>
+        <v>3912</v>
       </c>
       <c r="B107" t="s">
-        <v>176</v>
+        <v>226</v>
       </c>
       <c r="C107" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D107" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="E107" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F107"/>
+        <v>39</v>
+      </c>
+      <c r="F107">
+        <v>27</v>
+      </c>
       <c r="G107" t="s">
-        <v>94</v>
+        <v>177</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>4459</v>
+        <v>3908</v>
       </c>
       <c r="B108" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C108" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="D108" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="E108" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F108">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G108" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>3870</v>
+        <v>3922</v>
       </c>
       <c r="B109" t="s">
-        <v>41</v>
+        <v>230</v>
       </c>
       <c r="C109" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="D109" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="E109" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F109">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G109" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>4164</v>
+        <v>3921</v>
       </c>
       <c r="B110" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="C110" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="D110" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F110"/>
+        <v>57</v>
+      </c>
+      <c r="F110">
+        <v>47</v>
+      </c>
       <c r="G110" t="s">
-        <v>58</v>
+        <v>177</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>4444</v>
+        <v>3923</v>
       </c>
       <c r="B111" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="C111" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="D111" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="E111" t="s">
+        <v>57</v>
+      </c>
+      <c r="F111">
         <v>13</v>
       </c>
-      <c r="F111">
-[...1 lines deleted...]
-      </c>
       <c r="G111" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>3845</v>
+        <v>3925</v>
       </c>
       <c r="B112" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="C112" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="D112" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F112">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G112" t="s">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>4356</v>
+        <v>3924</v>
       </c>
       <c r="B113" t="s">
-        <v>162</v>
+        <v>241</v>
       </c>
       <c r="C113" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="D113" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G113" t="s">
-        <v>72</v>
+        <v>240</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>4144</v>
+        <v>3926</v>
       </c>
       <c r="B114" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C114" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D114" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="E114" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114" t="s">
-        <v>58</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>4183</v>
+        <v>3939</v>
       </c>
       <c r="B115" t="s">
-        <v>41</v>
+        <v>245</v>
       </c>
       <c r="C115" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D115" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E115" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F115">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G115" t="s">
-        <v>67</v>
+        <v>240</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>4468</v>
+        <v>3934</v>
       </c>
       <c r="B116" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="C116" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D116" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="E116" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F116"/>
+        <v>18</v>
+      </c>
+      <c r="F116">
+        <v>24</v>
+      </c>
       <c r="G116" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>4222</v>
-[...3 lines deleted...]
-      </c>
+        <v>3930</v>
+      </c>
+      <c r="B117"/>
       <c r="C117" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D117" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="E117" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F117">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G117" t="s">
-        <v>14</v>
+        <v>240</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>4485</v>
+        <v>3937</v>
       </c>
       <c r="B118" t="s">
-        <v>89</v>
+        <v>191</v>
       </c>
       <c r="C118" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D118" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F118"/>
+        <v>18</v>
+      </c>
+      <c r="F118">
+        <v>30</v>
+      </c>
       <c r="G118" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>3985</v>
+        <v>3932</v>
       </c>
       <c r="B119" t="s">
-        <v>259</v>
+        <v>164</v>
       </c>
       <c r="C119" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="D119" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F119">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="G119" t="s">
-        <v>28</v>
+        <v>240</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>4130</v>
+        <v>3927</v>
       </c>
       <c r="B120" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="C120" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="D120" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="E120" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F120">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>43</v>
+        <v>240</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>4216</v>
+        <v>5709</v>
       </c>
       <c r="B121" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="C121" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="D121" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="E121" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F121">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="G121" t="s">
-        <v>14</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>3804</v>
+        <v>3940</v>
       </c>
       <c r="B122" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="C122" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="D122" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="E122" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F122">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G122" t="s">
-        <v>132</v>
+        <v>240</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>4240</v>
+        <v>3936</v>
       </c>
       <c r="B123" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C123" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D123" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E123" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F123">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G123" t="s">
-        <v>14</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>4054</v>
+        <v>3931</v>
       </c>
       <c r="B124" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C124" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="D124" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="E124" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F124">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="G124" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>3908</v>
+        <v>4593</v>
       </c>
       <c r="B125" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="C125" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="D125" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F125">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="G125" t="s">
-        <v>61</v>
+        <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>4081</v>
+        <v>3952</v>
       </c>
       <c r="B126" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C126" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="D126" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="E126" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F126"/>
+        <v>39</v>
+      </c>
+      <c r="F126">
+        <v>36</v>
+      </c>
       <c r="G126" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>3833</v>
+        <v>3949</v>
       </c>
       <c r="B127" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="C127" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="D127" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="E127" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F127">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G127" t="s">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>3928</v>
+        <v>3944</v>
       </c>
       <c r="B128" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="C128" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="D128" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="E128" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F128">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G128" t="s">
-        <v>104</v>
+        <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>4123</v>
+        <v>4582</v>
       </c>
       <c r="B129" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C129" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D129" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="E129" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F129">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G129" t="s">
-        <v>43</v>
+        <v>240</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>4230</v>
+        <v>3951</v>
       </c>
       <c r="B130" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C130" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D130" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F130"/>
+        <v>39</v>
+      </c>
+      <c r="F130">
+        <v>35</v>
+      </c>
       <c r="G130" t="s">
-        <v>14</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>4231</v>
+        <v>3947</v>
       </c>
       <c r="B131" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="C131" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D131" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="E131" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F131"/>
+        <v>39</v>
+      </c>
+      <c r="F131">
+        <v>8</v>
+      </c>
       <c r="G131" t="s">
-        <v>14</v>
+        <v>240</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>4139</v>
+        <v>3941</v>
       </c>
       <c r="B132" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C132" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="D132" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E132" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F132">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G132" t="s">
-        <v>43</v>
+        <v>240</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>4357</v>
+        <v>3950</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C133" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="D133" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="E133" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F133"/>
+        <v>39</v>
+      </c>
+      <c r="F133">
+        <v>33</v>
+      </c>
       <c r="G133" t="s">
-        <v>72</v>
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>4516</v>
+        <v>3945</v>
       </c>
       <c r="B134" t="s">
-        <v>288</v>
+        <v>258</v>
       </c>
       <c r="C134" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D134" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="E134" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F134">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G134" t="s">
-        <v>28</v>
+        <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>4043</v>
+        <v>3962</v>
       </c>
       <c r="B135" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C135" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="D135" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="E135" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F135">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="G135" t="s">
-        <v>94</v>
+        <v>240</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>4293</v>
+        <v>3956</v>
       </c>
       <c r="B136" t="s">
-        <v>50</v>
+        <v>284</v>
       </c>
       <c r="C136" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D136" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="E136" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F136">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G136" t="s">
-        <v>52</v>
+        <v>240</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>4263</v>
+        <v>3961</v>
       </c>
       <c r="B137" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C137" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="D137" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F137">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G137" t="s">
-        <v>84</v>
+        <v>240</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>4592</v>
+        <v>3955</v>
       </c>
       <c r="B138" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="C138" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="D138" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="E138" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F138">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G138" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>4527</v>
+        <v>3963</v>
       </c>
       <c r="B139" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C139" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="D139" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="E139" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F139">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="G139" t="s">
-        <v>58</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>3871</v>
+        <v>3960</v>
       </c>
       <c r="B140" t="s">
-        <v>299</v>
+        <v>102</v>
       </c>
       <c r="C140" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D140" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F140">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>4199</v>
+        <v>3954</v>
       </c>
       <c r="B141" t="s">
-        <v>252</v>
+        <v>293</v>
       </c>
       <c r="C141" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D141" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F141">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G141" t="s">
-        <v>67</v>
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>3892</v>
+        <v>3964</v>
       </c>
       <c r="B142" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="C142" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="D142" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G142" t="s">
-        <v>61</v>
+        <v>297</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>4324</v>
+        <v>3967</v>
       </c>
       <c r="B143" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C143" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D143" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E143" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F143">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G143" t="s">
-        <v>91</v>
+        <v>297</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>3971</v>
+        <v>3831</v>
       </c>
       <c r="B144" t="s">
-        <v>306</v>
+        <v>108</v>
       </c>
       <c r="C144" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="D144" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G144" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>3872</v>
+        <v>3966</v>
       </c>
       <c r="B145" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C145" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D145" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F145">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="G145" t="s">
-        <v>10</v>
+        <v>297</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>3929</v>
+        <v>3983</v>
       </c>
       <c r="B146" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C146" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="D146" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E146" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F146"/>
+        <v>18</v>
+      </c>
+      <c r="F146">
+        <v>5</v>
+      </c>
       <c r="G146" t="s">
-        <v>104</v>
+        <v>297</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>4378</v>
+        <v>3977</v>
       </c>
       <c r="B147" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C147" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D147" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="E147" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F147"/>
+        <v>18</v>
+      </c>
+      <c r="F147">
+        <v>21</v>
+      </c>
       <c r="G147" t="s">
-        <v>72</v>
+        <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>3930</v>
-[...1 lines deleted...]
-      <c r="B148"/>
+        <v>3971</v>
+      </c>
+      <c r="B148" t="s">
+        <v>308</v>
+      </c>
       <c r="C148" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D148" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E148" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F148">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G148" t="s">
-        <v>104</v>
+        <v>297</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>4149</v>
+        <v>4516</v>
       </c>
       <c r="B149" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C149" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D149" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="E149" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F149">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="G149" t="s">
-        <v>58</v>
+        <v>297</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>3943</v>
+        <v>3979</v>
       </c>
       <c r="B150" t="s">
-        <v>317</v>
+        <v>62</v>
       </c>
       <c r="C150" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D150" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E150" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F150">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="G150" t="s">
-        <v>104</v>
+        <v>297</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>4358</v>
+        <v>3976</v>
       </c>
       <c r="B151" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="C151" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="D151" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="E151" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F151"/>
+        <v>18</v>
+      </c>
+      <c r="F151">
+        <v>27</v>
+      </c>
       <c r="G151" t="s">
-        <v>72</v>
+        <v>297</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>4232</v>
+        <v>3970</v>
       </c>
       <c r="B152" t="s">
-        <v>321</v>
+        <v>69</v>
       </c>
       <c r="C152" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="D152" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="E152" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F152"/>
+        <v>18</v>
+      </c>
+      <c r="F152">
+        <v>30</v>
+      </c>
       <c r="G152" t="s">
-        <v>14</v>
+        <v>297</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>4233</v>
+        <v>3978</v>
       </c>
       <c r="B153" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C153" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="D153" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E153" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F153"/>
+        <v>18</v>
+      </c>
+      <c r="F153">
+        <v>24</v>
+      </c>
       <c r="G153" t="s">
-        <v>14</v>
+        <v>297</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>4165</v>
+        <v>3975</v>
       </c>
       <c r="B154" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C154" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D154" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E154" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F154">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="G154" t="s">
-        <v>58</v>
+        <v>297</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>4124</v>
+        <v>3968</v>
       </c>
       <c r="B155" t="s">
-        <v>327</v>
+        <v>208</v>
       </c>
       <c r="C155" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="D155" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E155" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F155">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="G155" t="s">
-        <v>43</v>
+        <v>297</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>4395</v>
+        <v>4540</v>
       </c>
       <c r="B156" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C156" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D156" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="E156" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F156">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="G156" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>4339</v>
+        <v>3997</v>
       </c>
       <c r="B157" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="C157" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D157" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="E157" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F157">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G157" t="s">
-        <v>91</v>
+        <v>297</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>3873</v>
+        <v>3992</v>
       </c>
       <c r="B158" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="C158" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="D158" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="E158" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F158"/>
+        <v>39</v>
+      </c>
+      <c r="F158">
+        <v>45</v>
+      </c>
       <c r="G158" t="s">
-        <v>10</v>
+        <v>297</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>4312</v>
+        <v>3996</v>
       </c>
       <c r="B159" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C159" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="D159" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E159" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F159">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="G159" t="s">
-        <v>91</v>
+        <v>297</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>3909</v>
+        <v>3985</v>
       </c>
       <c r="B160" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C160" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="D160" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="E160" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G160" t="s">
-        <v>61</v>
+        <v>297</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>4469</v>
+        <v>5705</v>
       </c>
       <c r="B161" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C161" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="D161" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="E161" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F161">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="G161" t="s">
-        <v>38</v>
+        <v>297</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>4306</v>
+        <v>3998</v>
       </c>
       <c r="B162" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="C162" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D162" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="E162" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F162">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G162" t="s">
-        <v>91</v>
+        <v>297</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>4021</v>
+        <v>3995</v>
       </c>
       <c r="B163" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C163" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="D163" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="E163" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F163">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G163" t="s">
-        <v>94</v>
+        <v>297</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>3910</v>
+        <v>3984</v>
       </c>
       <c r="B164" t="s">
-        <v>26</v>
+        <v>340</v>
       </c>
       <c r="C164" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D164" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E164" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F164">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G164" t="s">
-        <v>61</v>
+        <v>297</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>4000</v>
+        <v>4011</v>
       </c>
       <c r="B165" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="C165" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D165" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E165" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F165"/>
+        <v>57</v>
+      </c>
+      <c r="F165">
+        <v>9</v>
+      </c>
       <c r="G165" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>4044</v>
-[...3 lines deleted...]
-      </c>
+        <v>4004</v>
+      </c>
+      <c r="B166"/>
       <c r="C166" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="D166" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E166" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F166"/>
+        <v>57</v>
+      </c>
+      <c r="F166">
+        <v>41</v>
+      </c>
       <c r="G166" t="s">
-        <v>94</v>
+        <v>297</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>3961</v>
+        <v>4010</v>
       </c>
       <c r="B167" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C167" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D167" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E167" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F167">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G167" t="s">
-        <v>104</v>
+        <v>297</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>4470</v>
+        <v>4003</v>
       </c>
       <c r="B168" t="s">
-        <v>273</v>
+        <v>348</v>
       </c>
       <c r="C168" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D168" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="E168" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F168">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G168" t="s">
-        <v>18</v>
+        <v>297</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>4247</v>
+        <v>4012</v>
       </c>
       <c r="B169" t="s">
-        <v>176</v>
+        <v>350</v>
       </c>
       <c r="C169" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D169" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="E169" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F169">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G169" t="s">
-        <v>84</v>
+        <v>297</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>4189</v>
+        <v>4005</v>
       </c>
       <c r="B170" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C170" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D170" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="E170" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F170">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G170" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>3931</v>
+        <v>4013</v>
       </c>
       <c r="B171" t="s">
-        <v>358</v>
+        <v>173</v>
       </c>
       <c r="C171" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D171" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G171" t="s">
-        <v>104</v>
+        <v>355</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>4127</v>
+        <v>4016</v>
       </c>
       <c r="B172" t="s">
-        <v>360</v>
+        <v>30</v>
       </c>
       <c r="C172" t="s">
-        <v>361</v>
+        <v>236</v>
       </c>
       <c r="D172" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G172" t="s">
-        <v>43</v>
+        <v>355</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>4313</v>
+        <v>4015</v>
       </c>
       <c r="B173" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C173" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D173" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="G173" t="s">
-        <v>91</v>
+        <v>355</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
-        <v>4150</v>
+        <v>4017</v>
       </c>
       <c r="B174" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C174" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D174" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E174" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F174"/>
+        <v>18</v>
+      </c>
+      <c r="F174">
+        <v>24</v>
+      </c>
       <c r="G174" t="s">
-        <v>58</v>
+        <v>355</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
-        <v>4359</v>
+        <v>5706</v>
       </c>
       <c r="B175" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C175" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D175" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E175" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F175">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="G175" t="s">
-        <v>72</v>
+        <v>355</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>4001</v>
+        <v>4026</v>
       </c>
       <c r="B176" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C176" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D176" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E176" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F176">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="G176" t="s">
-        <v>21</v>
+        <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
-        <v>3856</v>
+        <v>4021</v>
       </c>
       <c r="B177" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C177" t="s">
-        <v>371</v>
+        <v>209</v>
       </c>
       <c r="D177" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E177" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F177">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="G177" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
-        <v>4002</v>
+        <v>3901</v>
       </c>
       <c r="B178" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="C178" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="D178" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E178" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F178"/>
+        <v>18</v>
+      </c>
+      <c r="F178">
+        <v>2</v>
+      </c>
       <c r="G178" t="s">
-        <v>28</v>
+        <v>355</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
-        <v>4325</v>
+        <v>4028</v>
       </c>
       <c r="B179" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C179" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="D179" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E179" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F179"/>
+        <v>18</v>
+      </c>
+      <c r="F179">
+        <v>26</v>
+      </c>
       <c r="G179" t="s">
-        <v>91</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
-        <v>4067</v>
+        <v>4024</v>
       </c>
       <c r="B180" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C180" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="D180" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="E180" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F180">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="G180" t="s">
-        <v>35</v>
+        <v>355</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
-        <v>4103</v>
+        <v>4018</v>
       </c>
       <c r="B181" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C181" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="D181" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="E181" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F181">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="G181" t="s">
-        <v>75</v>
+        <v>355</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
-        <v>4523</v>
+        <v>4027</v>
       </c>
       <c r="B182" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="C182" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="D182" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E182" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F182">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="G182" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
-        <v>3862</v>
+        <v>4022</v>
       </c>
       <c r="B183" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C183" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="D183" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="E183" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F183">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G183" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
-        <v>3972</v>
+        <v>4036</v>
       </c>
       <c r="B184" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="C184" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D184" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="E184" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F184"/>
+        <v>39</v>
+      </c>
+      <c r="F184">
+        <v>5</v>
+      </c>
       <c r="G184" t="s">
-        <v>28</v>
+        <v>355</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
-        <v>4326</v>
+        <v>4033</v>
       </c>
       <c r="B185" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C185" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="D185" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="E185" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F185">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G185" t="s">
-        <v>91</v>
+        <v>355</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
-        <v>4445</v>
+        <v>4030</v>
       </c>
       <c r="B186" t="s">
-        <v>387</v>
+        <v>208</v>
       </c>
       <c r="C186" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="D186" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="E186" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F186">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G186" t="s">
-        <v>38</v>
+        <v>355</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
-        <v>4282</v>
+        <v>5754</v>
       </c>
       <c r="B187" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C187" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="D187" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="E187" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F187">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="G187" t="s">
-        <v>52</v>
+        <v>355</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
-        <v>4104</v>
+        <v>5693</v>
       </c>
       <c r="B188" t="s">
-        <v>29</v>
+        <v>383</v>
       </c>
       <c r="C188" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="D188" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E188" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F188">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="G188" t="s">
-        <v>75</v>
+        <v>355</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
-        <v>4446</v>
+        <v>4040</v>
       </c>
       <c r="B189" t="s">
-        <v>323</v>
+        <v>85</v>
       </c>
       <c r="C189" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D189" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="E189" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F189"/>
+        <v>39</v>
+      </c>
+      <c r="F189">
+        <v>29</v>
+      </c>
       <c r="G189" t="s">
-        <v>38</v>
+        <v>355</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>4397</v>
+        <v>4035</v>
       </c>
       <c r="B190" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C190" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D190" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="E190" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F190">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G190" t="s">
-        <v>21</v>
+        <v>355</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>4190</v>
+        <v>4032</v>
       </c>
       <c r="B191" t="s">
-        <v>395</v>
+        <v>279</v>
       </c>
       <c r="C191" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="D191" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="E191" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F191">
         <v>6</v>
       </c>
       <c r="G191" t="s">
-        <v>67</v>
+        <v>355</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>4531</v>
+        <v>5707</v>
       </c>
       <c r="B192" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="C192" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D192" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="E192" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F192">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G192" t="s">
-        <v>61</v>
+        <v>355</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>3973</v>
+        <v>4037</v>
       </c>
       <c r="B193" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="C193" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="D193" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="E193" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F193">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G193" t="s">
-        <v>35</v>
+        <v>355</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>3953</v>
+        <v>4034</v>
       </c>
       <c r="B194" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="C194" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="D194" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="E194" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F194"/>
+        <v>39</v>
+      </c>
+      <c r="F194">
+        <v>10</v>
+      </c>
       <c r="G194" t="s">
-        <v>104</v>
+        <v>355</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>4294</v>
+        <v>4031</v>
       </c>
       <c r="B195" t="s">
-        <v>403</v>
+        <v>223</v>
       </c>
       <c r="C195" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D195" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="E195" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F195">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G195" t="s">
-        <v>52</v>
+        <v>355</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>4408</v>
+        <v>4046</v>
       </c>
       <c r="B196" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="C196" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="D196" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="E196" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F196">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="G196" t="s">
-        <v>21</v>
+        <v>355</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>4486</v>
+        <v>4041</v>
       </c>
       <c r="B197" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="C197" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D197" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="E197" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F197"/>
+        <v>57</v>
+      </c>
+      <c r="F197">
+        <v>14</v>
+      </c>
       <c r="G197" t="s">
-        <v>18</v>
+        <v>355</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
-        <v>4279</v>
+        <v>4045</v>
       </c>
       <c r="B198" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="C198" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="D198" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="E198" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F198">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G198" t="s">
-        <v>52</v>
+        <v>355</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>3911</v>
+        <v>4047</v>
       </c>
       <c r="B199" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="C199" t="s">
-        <v>412</v>
+        <v>68</v>
       </c>
       <c r="D199" t="s">
-        <v>412</v>
+        <v>68</v>
       </c>
       <c r="E199" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F199"/>
+        <v>57</v>
+      </c>
+      <c r="F199">
+        <v>11</v>
+      </c>
       <c r="G199" t="s">
-        <v>61</v>
+        <v>355</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>4314</v>
+        <v>4043</v>
       </c>
       <c r="B200" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="C200" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="D200" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="E200" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F200">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G200" t="s">
-        <v>91</v>
+        <v>355</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>4068</v>
+        <v>4050</v>
       </c>
       <c r="B201" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="C201" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="D201" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="E201" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F201">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G201" t="s">
-        <v>35</v>
+        <v>408</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>4014</v>
+        <v>4049</v>
       </c>
       <c r="B202" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C202" t="s">
-        <v>418</v>
+        <v>341</v>
       </c>
       <c r="D202" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="E202" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="F202">
         <v>1</v>
       </c>
       <c r="G202" t="s">
-        <v>94</v>
+        <v>408</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>4166</v>
+        <v>4048</v>
       </c>
       <c r="B203" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="C203" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="D203" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="E203" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F203">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="G203" t="s">
-        <v>58</v>
+        <v>408</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>3813</v>
+        <v>4059</v>
       </c>
       <c r="B204" t="s">
-        <v>7</v>
+        <v>413</v>
       </c>
       <c r="C204" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="D204" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="E204" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F204">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="G204" t="s">
-        <v>132</v>
+        <v>408</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>4082</v>
+        <v>3973</v>
       </c>
       <c r="B205" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="C205" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="D205" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E205" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F205"/>
+        <v>18</v>
+      </c>
+      <c r="F205">
+        <v>5</v>
+      </c>
       <c r="G205" t="s">
-        <v>35</v>
+        <v>408</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>4151</v>
+        <v>4062</v>
       </c>
       <c r="B206" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C206" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="D206" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F206">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G206" t="s">
-        <v>58</v>
+        <v>408</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>4466</v>
+        <v>4058</v>
       </c>
       <c r="B207" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C207" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="D207" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="E207" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F207">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G207" t="s">
-        <v>18</v>
+        <v>408</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>3932</v>
+        <v>4066</v>
       </c>
       <c r="B208" t="s">
-        <v>308</v>
+        <v>422</v>
       </c>
       <c r="C208" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D208" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E208" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F208">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G208" t="s">
-        <v>104</v>
+        <v>408</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>3986</v>
+        <v>4061</v>
       </c>
       <c r="B209" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C209" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="D209" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="E209" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F209"/>
+        <v>18</v>
+      </c>
+      <c r="F209">
+        <v>4</v>
+      </c>
       <c r="G209" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
-        <v>4030</v>
+        <v>4054</v>
       </c>
       <c r="B210" t="s">
-        <v>26</v>
+        <v>426</v>
       </c>
       <c r="C210" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D210" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E210" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F210">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="G210" t="s">
-        <v>94</v>
+        <v>408</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
-        <v>4295</v>
+        <v>4592</v>
       </c>
       <c r="B211" t="s">
-        <v>432</v>
+        <v>30</v>
       </c>
       <c r="C211" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="D211" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E211" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F211">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G211" t="s">
-        <v>52</v>
+        <v>408</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
-        <v>4152</v>
+        <v>4561</v>
       </c>
       <c r="B212" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C212" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D212" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E212" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F212">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G212" t="s">
-        <v>58</v>
+        <v>408</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
-        <v>4200</v>
+        <v>4065</v>
       </c>
       <c r="B213" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="C213" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="D213" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E213" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F213">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="G213" t="s">
-        <v>67</v>
+        <v>408</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
-        <v>4274</v>
+        <v>4586</v>
       </c>
       <c r="B214" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C214" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="D214" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E214" t="s">
+        <v>39</v>
+      </c>
+      <c r="F214">
         <v>24</v>
       </c>
-      <c r="F214">
-[...1 lines deleted...]
-      </c>
       <c r="G214" t="s">
-        <v>84</v>
+        <v>408</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
-        <v>4379</v>
+        <v>4076</v>
       </c>
       <c r="B215" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C215" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="D215" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="E215" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F215">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G215" t="s">
-        <v>72</v>
+        <v>408</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
-        <v>4425</v>
+        <v>4072</v>
       </c>
       <c r="B216" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="C216" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="D216" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E216" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F216">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G216" t="s">
-        <v>38</v>
+        <v>408</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
-        <v>4264</v>
+        <v>4068</v>
       </c>
       <c r="B217" t="s">
-        <v>176</v>
+        <v>439</v>
       </c>
       <c r="C217" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="D217" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="E217" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F217">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G217" t="s">
-        <v>84</v>
+        <v>408</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
-        <v>4223</v>
+        <v>4584</v>
       </c>
       <c r="B218" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C218" t="s">
-        <v>446</v>
+        <v>16</v>
       </c>
       <c r="D218" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E218" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F218">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G218" t="s">
-        <v>14</v>
+        <v>408</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
-        <v>4003</v>
+        <v>4080</v>
       </c>
       <c r="B219" t="s">
-        <v>447</v>
+        <v>126</v>
       </c>
       <c r="C219" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D219" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="E219" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F219">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G219" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
-        <v>3974</v>
+        <v>4074</v>
       </c>
       <c r="B220" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C220" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="D220" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="E220" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F220"/>
+        <v>39</v>
+      </c>
+      <c r="F220">
+        <v>11</v>
+      </c>
       <c r="G220" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
-        <v>4215</v>
-[...1 lines deleted...]
-      <c r="B221"/>
+        <v>4071</v>
+      </c>
+      <c r="B221" t="s">
+        <v>446</v>
+      </c>
       <c r="C221" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="D221" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E221" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F221">
         <v>19</v>
       </c>
       <c r="G221" t="s">
-        <v>67</v>
+        <v>408</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
-        <v>4515</v>
+        <v>4079</v>
       </c>
       <c r="B222" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C222" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D222" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E222" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F222">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G222" t="s">
-        <v>67</v>
+        <v>408</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
-        <v>4265</v>
+        <v>4073</v>
       </c>
       <c r="B223" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C223" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D223" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="E223" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F223">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G223" t="s">
-        <v>84</v>
+        <v>408</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
-        <v>4069</v>
+        <v>4070</v>
       </c>
       <c r="B224" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C224" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D224" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E224" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F224">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G224" t="s">
-        <v>35</v>
+        <v>408</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
-        <v>3987</v>
+        <v>4088</v>
       </c>
       <c r="B225" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C225" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D225" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E225" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F225">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G225" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
-        <v>4004</v>
-[...1 lines deleted...]
-      <c r="B226"/>
+        <v>4084</v>
+      </c>
+      <c r="B226" t="s">
+        <v>458</v>
+      </c>
       <c r="C226" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D226" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="E226" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F226">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G226" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
-        <v>3882</v>
-[...1 lines deleted...]
-      <c r="B227"/>
+        <v>4087</v>
+      </c>
+      <c r="B227" t="s">
+        <v>460</v>
+      </c>
       <c r="C227" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D227" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="E227" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F227">
         <v>9</v>
       </c>
       <c r="G227" t="s">
-        <v>10</v>
+        <v>408</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
-        <v>3888</v>
+        <v>4086</v>
       </c>
       <c r="B228" t="s">
-        <v>121</v>
+        <v>462</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>463</v>
       </c>
       <c r="E228" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="F228"/>
+        <v>57</v>
+      </c>
+      <c r="F228">
+        <v>14</v>
+      </c>
       <c r="G228" t="s">
-        <v>61</v>
+        <v>408</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
-        <v>3814</v>
+        <v>4090</v>
       </c>
       <c r="B229" t="s">
+        <v>340</v>
+      </c>
+      <c r="C229" t="s">
         <v>464</v>
       </c>
-      <c r="C229" t="s">
+      <c r="D229" t="s">
+        <v>464</v>
+      </c>
+      <c r="E229" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229">
+        <v>1</v>
+      </c>
+      <c r="G229" t="s">
         <v>465</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
-        <v>4153</v>
+        <v>4089</v>
       </c>
       <c r="B230" t="s">
+        <v>241</v>
+      </c>
+      <c r="C230" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>467</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
-      <c r="F230"/>
+      <c r="F230">
+        <v>31</v>
+      </c>
       <c r="G230" t="s">
-        <v>58</v>
+        <v>465</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
-        <v>4201</v>
+        <v>4091</v>
       </c>
       <c r="B231" t="s">
         <v>468</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>469</v>
       </c>
       <c r="E231" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F231">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G231" t="s">
-        <v>67</v>
+        <v>465</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
-        <v>3954</v>
+        <v>4098</v>
       </c>
       <c r="B232" t="s">
+        <v>67</v>
+      </c>
+      <c r="C232" t="s">
         <v>470</v>
       </c>
-      <c r="C232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D232" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E232" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F232">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="G232" t="s">
-        <v>104</v>
+        <v>465</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
-        <v>4327</v>
+        <v>4094</v>
       </c>
       <c r="B233" t="s">
-        <v>472</v>
+        <v>191</v>
       </c>
       <c r="C233" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D233" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E233" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F233">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G233" t="s">
-        <v>91</v>
+        <v>465</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
-        <v>4487</v>
+        <v>4096</v>
       </c>
       <c r="B234" t="s">
-        <v>475</v>
+        <v>373</v>
       </c>
       <c r="C234" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D234" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E234" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F234">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G234" t="s">
-        <v>18</v>
+        <v>465</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
-        <v>3988</v>
+        <v>4093</v>
       </c>
       <c r="B235" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C235" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D235" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E235" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F235">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="G235" t="s">
-        <v>52</v>
+        <v>465</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
-        <v>4560</v>
+        <v>4589</v>
       </c>
       <c r="B236" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="C236" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="D236" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="E236" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F236">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="G236" t="s">
-        <v>72</v>
+        <v>465</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
-        <v>4380</v>
+        <v>4095</v>
       </c>
       <c r="B237" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C237" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="D237" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="E237" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F237"/>
+        <v>18</v>
+      </c>
+      <c r="F237">
+        <v>16</v>
+      </c>
       <c r="G237" t="s">
-        <v>72</v>
+        <v>465</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
-        <v>4369</v>
+        <v>4103</v>
       </c>
       <c r="B238" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C238" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="D238" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E238" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F238"/>
+        <v>39</v>
+      </c>
+      <c r="F238">
+        <v>8</v>
+      </c>
       <c r="G238" t="s">
-        <v>72</v>
+        <v>465</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
-        <v>4581</v>
+        <v>4109</v>
       </c>
       <c r="B239" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C239" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D239" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="E239" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F239">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="G239" t="s">
-        <v>67</v>
+        <v>465</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
-        <v>4328</v>
+        <v>4105</v>
       </c>
       <c r="B240" t="s">
-        <v>252</v>
+        <v>67</v>
       </c>
       <c r="C240" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="D240" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E240" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F240">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G240" t="s">
-        <v>91</v>
+        <v>465</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
-        <v>4329</v>
+        <v>4101</v>
       </c>
       <c r="B241" t="s">
-        <v>29</v>
+        <v>484</v>
       </c>
       <c r="C241" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D241" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E241" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F241">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G241" t="s">
-        <v>91</v>
+        <v>465</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
-        <v>4196</v>
-[...1 lines deleted...]
-      <c r="B242"/>
+        <v>4107</v>
+      </c>
+      <c r="B242" t="s">
+        <v>486</v>
+      </c>
       <c r="C242" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D242" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E242" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F242">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="G242" t="s">
-        <v>67</v>
+        <v>465</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
-        <v>4296</v>
+        <v>4104</v>
       </c>
       <c r="B243" t="s">
-        <v>491</v>
+        <v>153</v>
       </c>
       <c r="C243" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="D243" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E243" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F243">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="G243" t="s">
-        <v>52</v>
+        <v>465</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
-        <v>4588</v>
+        <v>4100</v>
       </c>
       <c r="B244" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C244" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D244" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="E244" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F244"/>
+        <v>39</v>
+      </c>
+      <c r="F244">
+        <v>24</v>
+      </c>
       <c r="G244" t="s">
-        <v>38</v>
+        <v>465</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
-        <v>3975</v>
+        <v>4298</v>
       </c>
       <c r="B245" t="s">
-        <v>496</v>
+        <v>275</v>
       </c>
       <c r="C245" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D245" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="E245" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F245">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G245" t="s">
-        <v>28</v>
+        <v>465</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
-        <v>3857</v>
+        <v>4111</v>
       </c>
       <c r="B246" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C246" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="D246" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="E246" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F246">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="G246" t="s">
-        <v>10</v>
+        <v>465</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
-        <v>4083</v>
+        <v>4106</v>
       </c>
       <c r="B247" t="s">
-        <v>332</v>
+        <v>494</v>
       </c>
       <c r="C247" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="D247" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="E247" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F247">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G247" t="s">
-        <v>35</v>
+        <v>465</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
-        <v>3893</v>
+        <v>4115</v>
       </c>
       <c r="B248" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="C248" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="D248" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="E248" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F248">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="G248" t="s">
-        <v>61</v>
+        <v>465</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
-        <v>4253</v>
+        <v>4112</v>
       </c>
       <c r="B249" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C249" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="D249" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="E249" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F249">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="G249" t="s">
-        <v>84</v>
+        <v>465</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
-        <v>4191</v>
+        <v>4118</v>
       </c>
       <c r="B250" t="s">
-        <v>505</v>
+        <v>202</v>
       </c>
       <c r="C250" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="D250" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="G250" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
-        <v>4154</v>
+        <v>4119</v>
       </c>
       <c r="B251" t="s">
-        <v>364</v>
+        <v>503</v>
       </c>
       <c r="C251" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D251" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
-      <c r="F251"/>
+      <c r="F251">
+        <v>1</v>
+      </c>
       <c r="G251" t="s">
-        <v>58</v>
+        <v>502</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
-        <v>3921</v>
+        <v>4125</v>
       </c>
       <c r="B252" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C252" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D252" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="E252" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F252">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="G252" t="s">
-        <v>61</v>
+        <v>502</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
-        <v>3808</v>
+        <v>4122</v>
       </c>
       <c r="B253" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="C253" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="D253" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="E253" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F253">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G253" t="s">
-        <v>132</v>
+        <v>502</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
-        <v>4340</v>
+        <v>4127</v>
       </c>
       <c r="B254" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="C254" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D254" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="E254" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F254"/>
+        <v>18</v>
+      </c>
+      <c r="F254">
+        <v>44</v>
+      </c>
       <c r="G254" t="s">
-        <v>91</v>
+        <v>502</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
-        <v>3828</v>
+        <v>4124</v>
       </c>
       <c r="B255" t="s">
         <v>511</v>
       </c>
       <c r="C255" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D255" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="E255" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F255">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G255" t="s">
-        <v>132</v>
+        <v>502</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
-        <v>4266</v>
+        <v>4121</v>
       </c>
       <c r="B256" t="s">
-        <v>424</v>
+        <v>513</v>
       </c>
       <c r="C256" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="D256" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E256" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F256">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="G256" t="s">
-        <v>84</v>
+        <v>502</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
-        <v>4488</v>
+        <v>4590</v>
       </c>
       <c r="B257" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="C257" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="D257" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="E257" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F257">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G257" t="s">
-        <v>18</v>
+        <v>502</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
-        <v>3874</v>
+        <v>4126</v>
       </c>
       <c r="B258" t="s">
-        <v>273</v>
+        <v>516</v>
       </c>
       <c r="C258" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D258" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E258" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F258">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G258" t="s">
-        <v>10</v>
+        <v>502</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
-        <v>4143</v>
+        <v>4123</v>
       </c>
       <c r="B259" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C259" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D259" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E259" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F259">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="G259" t="s">
-        <v>43</v>
+        <v>502</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
-        <v>3846</v>
+        <v>4139</v>
       </c>
       <c r="B260" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C260" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D260" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E260" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F260">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G260" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
-        <v>4105</v>
+        <v>4135</v>
       </c>
       <c r="B261" t="s">
-        <v>364</v>
+        <v>484</v>
       </c>
       <c r="C261" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D261" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E261" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F261">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="G261" t="s">
-        <v>75</v>
+        <v>502</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
-        <v>4180</v>
+        <v>4132</v>
       </c>
       <c r="B262" t="s">
-        <v>525</v>
+        <v>156</v>
       </c>
       <c r="C262" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D262" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="E262" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F262">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G262" t="s">
-        <v>58</v>
+        <v>502</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
-        <v>4106</v>
+        <v>4128</v>
       </c>
       <c r="B263" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C263" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="D263" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="E263" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F263">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G263" t="s">
-        <v>75</v>
+        <v>502</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
-        <v>4460</v>
+        <v>4575</v>
       </c>
       <c r="B264" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C264" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D264" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="E264" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F264"/>
+        <v>39</v>
+      </c>
+      <c r="F264">
+        <v>20</v>
+      </c>
       <c r="G264" t="s">
-        <v>38</v>
+        <v>502</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
-        <v>4409</v>
+        <v>4138</v>
       </c>
       <c r="B265" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C265" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="D265" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E265" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F265">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="G265" t="s">
-        <v>21</v>
+        <v>502</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
-        <v>4155</v>
+        <v>4134</v>
       </c>
       <c r="B266" t="s">
-        <v>299</v>
+        <v>208</v>
       </c>
       <c r="C266" t="s">
-        <v>533</v>
+        <v>466</v>
       </c>
       <c r="D266" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E266" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F266">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G266" t="s">
-        <v>58</v>
+        <v>502</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
-        <v>4350</v>
+        <v>4130</v>
       </c>
       <c r="B267" t="s">
-        <v>534</v>
+        <v>241</v>
       </c>
       <c r="C267" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="D267" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E267" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F267">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G267" t="s">
-        <v>72</v>
+        <v>502</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
-        <v>4005</v>
+        <v>4140</v>
       </c>
       <c r="B268" t="s">
-        <v>407</v>
+        <v>533</v>
       </c>
       <c r="C268" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="D268" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="E268" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F268">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G268" t="s">
-        <v>28</v>
+        <v>502</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
-        <v>4241</v>
+        <v>4137</v>
       </c>
       <c r="B269" t="s">
-        <v>537</v>
+        <v>151</v>
       </c>
       <c r="C269" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="D269" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E269" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F269">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G269" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
-        <v>3847</v>
-[...3 lines deleted...]
-      </c>
+        <v>4133</v>
+      </c>
+      <c r="B270"/>
       <c r="C270" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D270" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="E270" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F270">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G270" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
-        <v>3944</v>
+        <v>4129</v>
       </c>
       <c r="B271" t="s">
-        <v>310</v>
+        <v>420</v>
       </c>
       <c r="C271" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D271" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="E271" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F271">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G271" t="s">
-        <v>104</v>
+        <v>502</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
-        <v>4254</v>
+        <v>4577</v>
       </c>
       <c r="B272" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="C272" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D272" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E272" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F272">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G272" t="s">
-        <v>84</v>
+        <v>502</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
-        <v>4297</v>
+        <v>4142</v>
       </c>
       <c r="B273" t="s">
-        <v>445</v>
+        <v>541</v>
       </c>
       <c r="C273" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D273" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="E273" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F273">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G273" t="s">
-        <v>72</v>
+        <v>502</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
-        <v>4330</v>
+        <v>4141</v>
       </c>
       <c r="B274" t="s">
-        <v>126</v>
+        <v>543</v>
       </c>
       <c r="C274" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D274" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="E274" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F274"/>
+        <v>57</v>
+      </c>
+      <c r="F274">
+        <v>18</v>
+      </c>
       <c r="G274" t="s">
-        <v>91</v>
+        <v>502</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
-        <v>4526</v>
+        <v>4143</v>
       </c>
       <c r="B275" t="s">
-        <v>141</v>
+        <v>545</v>
       </c>
       <c r="C275" t="s">
         <v>546</v>
       </c>
       <c r="D275" t="s">
         <v>546</v>
       </c>
       <c r="E275" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F275">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="G275" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
-        <v>4176</v>
+        <v>4146</v>
       </c>
       <c r="B276" t="s">
-        <v>199</v>
+        <v>547</v>
       </c>
       <c r="C276" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D276" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E276" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F276">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G276" t="s">
-        <v>58</v>
+        <v>549</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
-        <v>4070</v>
+        <v>4145</v>
       </c>
       <c r="B277" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C277" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="D277" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E277" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F277">
         <v>12</v>
       </c>
       <c r="G277" t="s">
-        <v>35</v>
+        <v>549</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
-        <v>4114</v>
+        <v>4144</v>
       </c>
       <c r="B278" t="s">
-        <v>550</v>
+        <v>275</v>
       </c>
       <c r="C278" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D278" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E278" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F278"/>
+        <v>9</v>
+      </c>
+      <c r="F278">
+        <v>1</v>
+      </c>
       <c r="G278" t="s">
-        <v>75</v>
+        <v>549</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
-        <v>4267</v>
+        <v>4159</v>
       </c>
       <c r="B279" t="s">
-        <v>299</v>
+        <v>554</v>
       </c>
       <c r="C279" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="D279" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E279" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F279">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="G279" t="s">
-        <v>84</v>
+        <v>549</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
-        <v>4489</v>
+        <v>4152</v>
       </c>
       <c r="B280" t="s">
-        <v>553</v>
+        <v>104</v>
       </c>
       <c r="C280" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D280" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E280" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F280">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G280" t="s">
-        <v>18</v>
+        <v>549</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
-        <v>4298</v>
+        <v>4509</v>
       </c>
       <c r="B281" t="s">
-        <v>252</v>
+        <v>557</v>
       </c>
       <c r="C281" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="D281" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E281" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F281">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G281" t="s">
-        <v>75</v>
+        <v>549</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
-        <v>4192</v>
+        <v>4162</v>
       </c>
       <c r="B282" t="s">
-        <v>374</v>
+        <v>559</v>
       </c>
       <c r="C282" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="D282" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E282" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F282">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G282" t="s">
-        <v>67</v>
+        <v>549</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
-        <v>4032</v>
+        <v>4156</v>
       </c>
       <c r="B283" t="s">
-        <v>325</v>
+        <v>561</v>
       </c>
       <c r="C283" t="s">
-        <v>557</v>
+        <v>447</v>
       </c>
       <c r="D283" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="E283" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F283">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G283" t="s">
-        <v>94</v>
+        <v>549</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
-        <v>3945</v>
+        <v>4149</v>
       </c>
       <c r="B284" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="C284" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="D284" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="E284" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F284">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G284" t="s">
-        <v>104</v>
+        <v>549</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
-        <v>3946</v>
+        <v>4161</v>
       </c>
       <c r="B285" t="s">
-        <v>560</v>
+        <v>279</v>
       </c>
       <c r="C285" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="D285" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E285" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F285"/>
+        <v>18</v>
+      </c>
+      <c r="F285">
+        <v>23</v>
+      </c>
       <c r="G285" t="s">
-        <v>104</v>
+        <v>549</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
-        <v>4234</v>
+        <v>4155</v>
       </c>
       <c r="B286" t="s">
-        <v>562</v>
+        <v>151</v>
       </c>
       <c r="C286" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D286" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E286" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F286">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="G286" t="s">
-        <v>14</v>
+        <v>549</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
-        <v>4224</v>
+        <v>4147</v>
       </c>
       <c r="B287" t="s">
-        <v>511</v>
+        <v>567</v>
       </c>
       <c r="C287" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="D287" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="E287" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F287">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G287" t="s">
-        <v>14</v>
+        <v>549</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
-        <v>4283</v>
+        <v>4579</v>
       </c>
       <c r="B288" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="C288" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="D288" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="E288" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F288">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G288" t="s">
-        <v>52</v>
+        <v>549</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
-        <v>4084</v>
+        <v>4527</v>
       </c>
       <c r="B289" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C289" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="D289" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="E289" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F289">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="G289" t="s">
-        <v>35</v>
+        <v>549</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
-        <v>3815</v>
+        <v>4176</v>
       </c>
       <c r="B290" t="s">
-        <v>472</v>
+        <v>559</v>
       </c>
       <c r="C290" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="D290" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="E290" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F290">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G290" t="s">
-        <v>132</v>
+        <v>549</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
-        <v>4006</v>
+        <v>4171</v>
       </c>
       <c r="B291" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="C291" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="D291" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="E291" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F291"/>
+        <v>39</v>
+      </c>
+      <c r="F291">
+        <v>33</v>
+      </c>
       <c r="G291" t="s">
-        <v>28</v>
+        <v>549</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
-        <v>3976</v>
+        <v>4167</v>
       </c>
       <c r="B292" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C292" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="D292" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="E292" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F292">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G292" t="s">
-        <v>28</v>
+        <v>549</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
-        <v>4284</v>
+        <v>4163</v>
       </c>
       <c r="B293" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="C293" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="D293" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="E293" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F293">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G293" t="s">
-        <v>52</v>
+        <v>549</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
-        <v>4167</v>
+        <v>4108</v>
       </c>
       <c r="B294" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="C294" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="D294" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E294" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F294">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G294" t="s">
-        <v>58</v>
+        <v>549</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
-        <v>3826</v>
+        <v>4591</v>
       </c>
       <c r="B295" t="s">
-        <v>577</v>
+        <v>51</v>
       </c>
       <c r="C295" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D295" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="E295" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F295">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G295" t="s">
-        <v>132</v>
+        <v>549</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
-        <v>4302</v>
+        <v>4178</v>
       </c>
       <c r="B296" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="C296" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="D296" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="E296" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F296">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="G296" t="s">
-        <v>52</v>
+        <v>549</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
-        <v>4107</v>
+        <v>4175</v>
       </c>
       <c r="B297" t="s">
-        <v>581</v>
+        <v>420</v>
       </c>
       <c r="C297" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="D297" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E297" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F297">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G297" t="s">
-        <v>75</v>
+        <v>549</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
-        <v>4524</v>
+        <v>4170</v>
       </c>
       <c r="B298" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C298" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="D298" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E298" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F298">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G298" t="s">
-        <v>104</v>
+        <v>549</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
-        <v>4360</v>
+        <v>4166</v>
       </c>
       <c r="B299" t="s">
-        <v>308</v>
+        <v>589</v>
       </c>
       <c r="C299" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="D299" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="E299" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F299">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="G299" t="s">
-        <v>72</v>
+        <v>549</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
-        <v>4490</v>
+        <v>4583</v>
       </c>
       <c r="B300" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="C300" t="s">
-        <v>587</v>
+        <v>364</v>
       </c>
       <c r="D300" t="s">
-        <v>587</v>
+        <v>364</v>
       </c>
       <c r="E300" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F300"/>
+        <v>39</v>
+      </c>
+      <c r="F300">
+        <v>7</v>
+      </c>
       <c r="G300" t="s">
-        <v>18</v>
+        <v>549</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
-        <v>4491</v>
+        <v>4177</v>
       </c>
       <c r="B301" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C301" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="D301" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="E301" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F301"/>
+        <v>39</v>
+      </c>
+      <c r="F301">
+        <v>14</v>
+      </c>
       <c r="G301" t="s">
-        <v>18</v>
+        <v>549</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302">
-        <v>4031</v>
+        <v>4173</v>
       </c>
       <c r="B302" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C302" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="D302" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E302" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F302">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="G302" t="s">
-        <v>94</v>
+        <v>549</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303">
-        <v>4398</v>
+        <v>4168</v>
       </c>
       <c r="B303" t="s">
-        <v>273</v>
+        <v>596</v>
       </c>
       <c r="C303" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D303" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="E303" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F303"/>
+        <v>39</v>
+      </c>
+      <c r="F303">
+        <v>8</v>
+      </c>
       <c r="G303" t="s">
-        <v>21</v>
+        <v>549</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304">
-        <v>4399</v>
+        <v>4165</v>
       </c>
       <c r="B304" t="s">
-        <v>376</v>
+        <v>279</v>
       </c>
       <c r="C304" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="D304" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="E304" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F304"/>
+        <v>39</v>
+      </c>
+      <c r="F304">
+        <v>25</v>
+      </c>
       <c r="G304" t="s">
-        <v>21</v>
+        <v>549</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305">
-        <v>4471</v>
+        <v>4180</v>
       </c>
       <c r="B305" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="C305" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D305" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E305" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F305"/>
+        <v>57</v>
+      </c>
+      <c r="F305">
+        <v>11</v>
+      </c>
       <c r="G305" t="s">
-        <v>18</v>
+        <v>549</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306">
-        <v>4351</v>
+        <v>4578</v>
       </c>
       <c r="B306" t="s">
-        <v>349</v>
+        <v>601</v>
       </c>
       <c r="C306" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="D306" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="E306" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F306">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="G306" t="s">
-        <v>72</v>
+        <v>549</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307">
-        <v>4131</v>
+        <v>4554</v>
       </c>
       <c r="B307" t="s">
-        <v>319</v>
+        <v>603</v>
       </c>
       <c r="C307" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="D307" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="E307" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F307"/>
+        <v>57</v>
+      </c>
+      <c r="F307">
+        <v>28</v>
+      </c>
       <c r="G307" t="s">
-        <v>43</v>
+        <v>549</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308">
-        <v>3989</v>
+        <v>4181</v>
       </c>
       <c r="B308" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="C308" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="D308" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="E308" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F308"/>
+        <v>57</v>
+      </c>
+      <c r="F308">
+        <v>9</v>
+      </c>
       <c r="G308" t="s">
-        <v>28</v>
+        <v>549</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309">
-        <v>4559</v>
+        <v>4198</v>
       </c>
       <c r="B309" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C309" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D309" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
-      <c r="F309"/>
+      <c r="F309">
+        <v>37</v>
+      </c>
       <c r="G309" t="s">
-        <v>25</v>
+        <v>609</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310">
-        <v>3977</v>
+        <v>4186</v>
       </c>
       <c r="B310" t="s">
-        <v>604</v>
+        <v>481</v>
       </c>
       <c r="C310" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="D310" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G310" t="s">
-        <v>28</v>
+        <v>609</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311">
-        <v>3827</v>
+        <v>4184</v>
       </c>
       <c r="B311" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="C311" t="s">
-        <v>606</v>
+        <v>338</v>
       </c>
       <c r="D311" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="E311" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F311">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="G311" t="s">
-        <v>132</v>
+        <v>609</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312">
-        <v>4307</v>
+        <v>4183</v>
       </c>
       <c r="B312" t="s">
-        <v>261</v>
+        <v>13</v>
       </c>
       <c r="C312" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D312" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E312" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="F312">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G312" t="s">
-        <v>91</v>
+        <v>609</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313">
-        <v>4315</v>
+        <v>4194</v>
       </c>
       <c r="B313" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="C313" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="D313" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="E313" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F313">
         <v>26</v>
       </c>
       <c r="G313" t="s">
-        <v>91</v>
+        <v>609</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314">
-        <v>3848</v>
+        <v>4191</v>
       </c>
       <c r="B314" t="s">
-        <v>15</v>
+        <v>615</v>
       </c>
       <c r="C314" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D314" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="E314" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F314">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="G314" t="s">
-        <v>25</v>
+        <v>609</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315">
-        <v>4049</v>
+        <v>4193</v>
       </c>
       <c r="B315" t="s">
-        <v>186</v>
+        <v>618</v>
       </c>
       <c r="C315" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="D315" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="E315" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F315">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G315" t="s">
-        <v>35</v>
+        <v>609</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316">
-        <v>3984</v>
+        <v>4190</v>
       </c>
       <c r="B316" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="C316" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="D316" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="E316" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F316">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="G316" t="s">
-        <v>28</v>
+        <v>609</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317">
-        <v>3894</v>
+        <v>4195</v>
       </c>
       <c r="B317" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="C317" t="s">
-        <v>616</v>
+        <v>216</v>
       </c>
       <c r="D317" t="s">
-        <v>616</v>
+        <v>216</v>
       </c>
       <c r="E317" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F317">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="G317" t="s">
-        <v>61</v>
+        <v>609</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318">
-        <v>4162</v>
+        <v>4192</v>
       </c>
       <c r="B318" t="s">
-        <v>199</v>
+        <v>623</v>
       </c>
       <c r="C318" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="D318" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="E318" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F318">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G318" t="s">
-        <v>58</v>
+        <v>609</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319">
-        <v>3895</v>
+        <v>4189</v>
       </c>
       <c r="B319" t="s">
-        <v>114</v>
+        <v>625</v>
       </c>
       <c r="C319" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="D319" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="E319" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F319">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G319" t="s">
-        <v>61</v>
+        <v>609</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320">
-        <v>3863</v>
+        <v>4529</v>
       </c>
       <c r="B320" t="s">
-        <v>364</v>
+        <v>627</v>
       </c>
       <c r="C320" t="s">
-        <v>619</v>
+        <v>534</v>
       </c>
       <c r="D320" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="E320" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F320">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="G320" t="s">
-        <v>10</v>
+        <v>609</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321">
-        <v>3805</v>
+        <v>4208</v>
       </c>
       <c r="B321" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="C321" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="D321" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="E321" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F321">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="G321" t="s">
-        <v>132</v>
+        <v>609</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322">
-        <v>3947</v>
+        <v>4205</v>
       </c>
       <c r="B322" t="s">
-        <v>252</v>
+        <v>631</v>
       </c>
       <c r="C322" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="D322" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="E322" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F322">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G322" t="s">
-        <v>104</v>
+        <v>609</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323">
-        <v>4177</v>
+        <v>4201</v>
       </c>
       <c r="B323" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="C323" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="D323" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="E323" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F323">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G323" t="s">
-        <v>58</v>
+        <v>609</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324">
-        <v>3990</v>
+        <v>4515</v>
       </c>
       <c r="B324" t="s">
-        <v>323</v>
+        <v>140</v>
       </c>
       <c r="C324" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="D324" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="E324" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F324"/>
+        <v>39</v>
+      </c>
+      <c r="F324">
+        <v>10</v>
+      </c>
       <c r="G324" t="s">
-        <v>28</v>
+        <v>609</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325">
-        <v>4352</v>
+        <v>4211</v>
       </c>
       <c r="B325" t="s">
-        <v>626</v>
+        <v>275</v>
       </c>
       <c r="C325" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="D325" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="E325" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F325">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G325" t="s">
-        <v>72</v>
+        <v>609</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326">
-        <v>3948</v>
+        <v>4207</v>
       </c>
       <c r="B326" t="s">
-        <v>89</v>
+        <v>637</v>
       </c>
       <c r="C326" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="D326" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="E326" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F326"/>
+        <v>39</v>
+      </c>
+      <c r="F326">
+        <v>33</v>
+      </c>
       <c r="G326" t="s">
-        <v>104</v>
+        <v>609</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327">
-        <v>4421</v>
+        <v>4204</v>
       </c>
       <c r="B327" t="s">
-        <v>182</v>
+        <v>639</v>
       </c>
       <c r="C327" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="D327" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="E327" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F327">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="G327" t="s">
-        <v>21</v>
+        <v>609</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328">
-        <v>4156</v>
+        <v>4200</v>
       </c>
       <c r="B328" t="s">
-        <v>323</v>
+        <v>641</v>
       </c>
       <c r="C328" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="D328" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="E328" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F328">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G328" t="s">
-        <v>58</v>
+        <v>609</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329">
-        <v>4071</v>
-[...3 lines deleted...]
-      </c>
+        <v>4196</v>
+      </c>
+      <c r="B329"/>
       <c r="C329" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="D329" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
       <c r="E329" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F329">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="G329" t="s">
-        <v>35</v>
+        <v>609</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330">
-        <v>4431</v>
+        <v>4210</v>
       </c>
       <c r="B330" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="C330" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="D330" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="E330" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F330">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="G330" t="s">
-        <v>38</v>
+        <v>609</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331">
-        <v>4202</v>
+        <v>4206</v>
       </c>
       <c r="B331" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="C331" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="D331" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="E331" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F331">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G331" t="s">
-        <v>67</v>
+        <v>609</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332">
-        <v>4410</v>
+        <v>4203</v>
       </c>
       <c r="B332" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="C332" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="D332" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="E332" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F332">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G332" t="s">
-        <v>21</v>
+        <v>609</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333">
-        <v>4422</v>
+        <v>4199</v>
       </c>
       <c r="B333" t="s">
-        <v>639</v>
+        <v>275</v>
       </c>
       <c r="C333" t="s">
-        <v>515</v>
+        <v>650</v>
       </c>
       <c r="D333" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="E333" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F333">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="G333" t="s">
-        <v>21</v>
+        <v>609</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334">
-        <v>3922</v>
+        <v>4212</v>
       </c>
       <c r="B334" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="C334" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="D334" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="E334" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F334">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="G334" t="s">
-        <v>61</v>
+        <v>609</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335">
-        <v>4108</v>
+        <v>4581</v>
       </c>
       <c r="B335" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="C335" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="D335" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="E335" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F335"/>
+        <v>57</v>
+      </c>
+      <c r="F335">
+        <v>9</v>
+      </c>
       <c r="G335" t="s">
-        <v>58</v>
+        <v>609</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336">
-        <v>4275</v>
-[...3 lines deleted...]
-      </c>
+        <v>4215</v>
+      </c>
+      <c r="B336"/>
       <c r="C336" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="D336" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="E336" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F336">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="G336" t="s">
-        <v>84</v>
+        <v>609</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337">
-        <v>4461</v>
+        <v>4216</v>
       </c>
       <c r="B337" t="s">
-        <v>647</v>
+        <v>156</v>
       </c>
       <c r="C337" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="D337" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="E337" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F337">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G337" t="s">
-        <v>38</v>
+        <v>657</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338">
-        <v>4132</v>
+        <v>4537</v>
       </c>
       <c r="B338" t="s">
-        <v>263</v>
+        <v>191</v>
       </c>
       <c r="C338" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="D338" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="E338" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F338">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G338" t="s">
-        <v>43</v>
+        <v>657</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339">
-        <v>4007</v>
+        <v>4218</v>
       </c>
       <c r="B339" t="s">
-        <v>405</v>
+        <v>67</v>
       </c>
       <c r="C339" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="D339" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="E339" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F339">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G339" t="s">
-        <v>25</v>
+        <v>657</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340">
-        <v>4157</v>
+        <v>4227</v>
       </c>
       <c r="B340" t="s">
-        <v>275</v>
+        <v>660</v>
       </c>
       <c r="C340" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="D340" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="E340" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F340">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="G340" t="s">
-        <v>58</v>
+        <v>657</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341">
-        <v>4255</v>
+        <v>4224</v>
       </c>
       <c r="B341" t="s">
-        <v>403</v>
+        <v>19</v>
       </c>
       <c r="C341" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="D341" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="E341" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F341">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G341" t="s">
-        <v>84</v>
+        <v>657</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342">
-        <v>4235</v>
+        <v>4220</v>
       </c>
       <c r="B342" t="s">
-        <v>126</v>
+        <v>663</v>
       </c>
       <c r="C342" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="D342" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="E342" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F342">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="G342" t="s">
-        <v>14</v>
+        <v>657</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343">
-        <v>3978</v>
+        <v>4580</v>
       </c>
       <c r="B343" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
       <c r="C343" t="s">
-        <v>653</v>
+        <v>666</v>
       </c>
       <c r="D343" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
       <c r="E343" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F343">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G343" t="s">
-        <v>28</v>
+        <v>657</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344">
-        <v>3912</v>
+        <v>4226</v>
       </c>
       <c r="B344" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
       <c r="C344" t="s">
+        <v>668</v>
+      </c>
+      <c r="D344" t="s">
+        <v>668</v>
+      </c>
+      <c r="E344" t="s">
+        <v>18</v>
+      </c>
+      <c r="F344">
+        <v>65</v>
+      </c>
+      <c r="G344" t="s">
         <v>657</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345">
-        <v>4353</v>
+        <v>4223</v>
       </c>
       <c r="B345" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="C345" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="D345" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="E345" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F345">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G345" t="s">
-        <v>72</v>
+        <v>657</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346">
-        <v>4248</v>
+        <v>4219</v>
       </c>
       <c r="B346" t="s">
-        <v>660</v>
+        <v>367</v>
       </c>
       <c r="C346" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="D346" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="E346" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F346">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="G346" t="s">
-        <v>84</v>
+        <v>657</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347">
-        <v>3883</v>
+        <v>4228</v>
       </c>
       <c r="B347" t="s">
-        <v>126</v>
+        <v>599</v>
       </c>
       <c r="C347" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="D347" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="E347" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F347">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="G347" t="s">
-        <v>10</v>
+        <v>657</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348">
-        <v>4055</v>
+        <v>4225</v>
       </c>
       <c r="B348" t="s">
-        <v>663</v>
+        <v>67</v>
       </c>
       <c r="C348" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="D348" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="E348" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F348"/>
+        <v>18</v>
+      </c>
+      <c r="F348">
+        <v>24</v>
+      </c>
       <c r="G348" t="s">
-        <v>35</v>
+        <v>657</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349">
-        <v>3913</v>
+        <v>4221</v>
       </c>
       <c r="B349" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C349" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="D349" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="E349" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F349">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G349" t="s">
-        <v>61</v>
+        <v>657</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350">
-        <v>3896</v>
+        <v>4587</v>
       </c>
       <c r="B350" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="C350" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="D350" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="E350" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F350">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G350" t="s">
-        <v>61</v>
+        <v>657</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351">
-        <v>4011</v>
+        <v>4237</v>
       </c>
       <c r="B351" t="s">
-        <v>539</v>
+        <v>677</v>
       </c>
       <c r="C351" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="D351" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="E351" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F351">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G351" t="s">
-        <v>28</v>
+        <v>657</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352">
-        <v>4447</v>
+        <v>4234</v>
       </c>
       <c r="B352" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="C352" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="D352" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="E352" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F352">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G352" t="s">
-        <v>38</v>
+        <v>657</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353">
-        <v>4370</v>
-[...1 lines deleted...]
-      <c r="B353"/>
+        <v>4239</v>
+      </c>
+      <c r="B353" t="s">
+        <v>681</v>
+      </c>
       <c r="C353" t="s">
-        <v>674</v>
+        <v>236</v>
       </c>
       <c r="D353" t="s">
-        <v>674</v>
+        <v>236</v>
       </c>
       <c r="E353" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F353">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G353" t="s">
-        <v>72</v>
+        <v>657</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354">
-        <v>4115</v>
+        <v>4236</v>
       </c>
       <c r="B354" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="C354" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="D354" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="E354" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F354">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="G354" t="s">
-        <v>75</v>
+        <v>657</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355">
-        <v>4432</v>
+        <v>4229</v>
       </c>
       <c r="B355" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="C355" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="D355" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="E355" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F355"/>
+        <v>39</v>
+      </c>
+      <c r="F355">
+        <v>11</v>
+      </c>
       <c r="G355" t="s">
-        <v>38</v>
+        <v>657</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356">
-        <v>4448</v>
+        <v>4238</v>
       </c>
       <c r="B356" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="C356" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="D356" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="E356" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F356"/>
+        <v>39</v>
+      </c>
+      <c r="F356">
+        <v>22</v>
+      </c>
       <c r="G356" t="s">
-        <v>38</v>
+        <v>657</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357">
-        <v>4433</v>
+        <v>4235</v>
       </c>
       <c r="B357" t="s">
-        <v>683</v>
+        <v>173</v>
       </c>
       <c r="C357" t="s">
-        <v>684</v>
+        <v>317</v>
       </c>
       <c r="D357" t="s">
-        <v>685</v>
+        <v>317</v>
       </c>
       <c r="E357" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F357"/>
+        <v>39</v>
+      </c>
+      <c r="F357">
+        <v>7</v>
+      </c>
       <c r="G357" t="s">
-        <v>38</v>
+        <v>657</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358">
-        <v>4242</v>
+        <v>4244</v>
       </c>
       <c r="B358" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C358" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D358" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E358" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F358"/>
+        <v>57</v>
+      </c>
+      <c r="F358">
+        <v>19</v>
+      </c>
       <c r="G358" t="s">
-        <v>14</v>
+        <v>657</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359">
-        <v>3933</v>
+        <v>4240</v>
       </c>
       <c r="B359" t="s">
-        <v>639</v>
+        <v>690</v>
       </c>
       <c r="C359" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="D359" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E359" t="s">
+        <v>57</v>
+      </c>
+      <c r="F359">
         <v>9</v>
       </c>
-      <c r="F359">
-[...1 lines deleted...]
-      </c>
       <c r="G359" t="s">
-        <v>104</v>
+        <v>657</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360">
-        <v>4225</v>
+        <v>4243</v>
       </c>
       <c r="B360" t="s">
-        <v>364</v>
+        <v>692</v>
       </c>
       <c r="C360" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D360" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="E360" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F360">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G360" t="s">
-        <v>14</v>
+        <v>657</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361">
-        <v>4285</v>
+        <v>4242</v>
       </c>
       <c r="B361" t="s">
-        <v>395</v>
+        <v>694</v>
       </c>
       <c r="C361" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="D361" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E361" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="F361"/>
       <c r="G361" t="s">
-        <v>52</v>
+        <v>657</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362">
-        <v>3934</v>
+        <v>4248</v>
       </c>
       <c r="B362" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="C362" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="D362" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="E362" t="s">
         <v>9</v>
       </c>
       <c r="F362">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G362" t="s">
-        <v>104</v>
+        <v>698</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363">
-        <v>4423</v>
+        <v>4250</v>
       </c>
       <c r="B363" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="C363" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="D363" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="E363" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F363">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G363" t="s">
-        <v>21</v>
+        <v>698</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364">
-        <v>4072</v>
+        <v>4247</v>
       </c>
       <c r="B364" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="C364" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D364" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="E364" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F364">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="G364" t="s">
-        <v>35</v>
+        <v>698</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365">
-        <v>3849</v>
+        <v>4249</v>
       </c>
       <c r="B365" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="C365" t="s">
+        <v>705</v>
+      </c>
+      <c r="D365" t="s">
+        <v>705</v>
+      </c>
+      <c r="E365" t="s">
+        <v>9</v>
+      </c>
+      <c r="F365">
+        <v>25</v>
+      </c>
+      <c r="G365" t="s">
         <v>698</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366">
-        <v>4316</v>
+        <v>4246</v>
       </c>
       <c r="B366" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="C366" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="D366" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
-      <c r="F366"/>
+      <c r="F366">
+        <v>1</v>
+      </c>
       <c r="G366" t="s">
-        <v>91</v>
+        <v>698</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367">
-        <v>4341</v>
+        <v>4251</v>
       </c>
       <c r="B367" t="s">
-        <v>477</v>
+        <v>709</v>
       </c>
       <c r="C367" t="s">
-        <v>702</v>
+        <v>135</v>
       </c>
       <c r="D367" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="E367" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F367"/>
+        <v>18</v>
+      </c>
+      <c r="F367">
+        <v>33</v>
+      </c>
       <c r="G367" t="s">
-        <v>91</v>
+        <v>698</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368">
-        <v>4008</v>
+        <v>4261</v>
       </c>
       <c r="B368" t="s">
-        <v>299</v>
+        <v>711</v>
       </c>
       <c r="C368" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="D368" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="E368" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F368"/>
+        <v>18</v>
+      </c>
+      <c r="F368">
+        <v>4</v>
+      </c>
       <c r="G368" t="s">
-        <v>28</v>
+        <v>698</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369">
-        <v>3897</v>
+        <v>4256</v>
       </c>
       <c r="B369" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="C369" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="D369" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="E369" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F369">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="G369" t="s">
-        <v>61</v>
+        <v>698</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370">
-        <v>4094</v>
+        <v>4253</v>
       </c>
       <c r="B370" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="C370" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
       <c r="D370" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
       <c r="E370" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F370">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="G370" t="s">
-        <v>75</v>
+        <v>698</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371">
-        <v>3834</v>
+        <v>4260</v>
       </c>
       <c r="B371" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="C371" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="D371" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="E371" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F371">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G371" t="s">
-        <v>25</v>
+        <v>698</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372">
-        <v>3889</v>
+        <v>4255</v>
       </c>
       <c r="B372" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="C372" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="D372" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="E372" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F372">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G372" t="s">
-        <v>61</v>
+        <v>698</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373">
-        <v>3991</v>
+        <v>4252</v>
       </c>
       <c r="B373" t="s">
-        <v>637</v>
+        <v>721</v>
       </c>
       <c r="C373" t="s">
-        <v>711</v>
+        <v>722</v>
       </c>
       <c r="D373" t="s">
-        <v>711</v>
+        <v>722</v>
       </c>
       <c r="E373" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F373"/>
+        <v>18</v>
+      </c>
+      <c r="F373">
+        <v>12</v>
+      </c>
       <c r="G373" t="s">
-        <v>28</v>
+        <v>698</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374">
-        <v>4256</v>
+        <v>4257</v>
       </c>
       <c r="B374" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="C374" t="s">
-        <v>713</v>
+        <v>724</v>
       </c>
       <c r="D374" t="s">
-        <v>713</v>
+        <v>724</v>
       </c>
       <c r="E374" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F374">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G374" t="s">
-        <v>84</v>
+        <v>698</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375">
-        <v>4022</v>
+        <v>4254</v>
       </c>
       <c r="B375" t="s">
-        <v>714</v>
+        <v>599</v>
       </c>
       <c r="C375" t="s">
-        <v>715</v>
+        <v>269</v>
       </c>
       <c r="D375" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="E375" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F375">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="G375" t="s">
-        <v>94</v>
+        <v>698</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376">
-        <v>4133</v>
-[...1 lines deleted...]
-      <c r="B376"/>
+        <v>4272</v>
+      </c>
+      <c r="B376" t="s">
+        <v>726</v>
+      </c>
       <c r="C376" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
       <c r="D376" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
       <c r="E376" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F376">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="G376" t="s">
-        <v>43</v>
+        <v>698</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377">
-        <v>4065</v>
+        <v>4269</v>
       </c>
       <c r="B377" t="s">
-        <v>717</v>
+        <v>728</v>
       </c>
       <c r="C377" t="s">
-        <v>718</v>
+        <v>729</v>
       </c>
       <c r="D377" t="s">
-        <v>718</v>
+        <v>729</v>
       </c>
       <c r="E377" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F377">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="G377" t="s">
-        <v>35</v>
+        <v>698</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378">
-        <v>4286</v>
+        <v>4266</v>
       </c>
       <c r="B378" t="s">
-        <v>719</v>
+        <v>730</v>
       </c>
       <c r="C378" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="D378" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="E378" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F378">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G378" t="s">
-        <v>52</v>
+        <v>698</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379">
-        <v>4434</v>
+        <v>4545</v>
       </c>
       <c r="B379" t="s">
-        <v>273</v>
+        <v>732</v>
       </c>
       <c r="C379" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="D379" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="E379" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F379"/>
+        <v>39</v>
+      </c>
+      <c r="F379">
+        <v>29</v>
+      </c>
       <c r="G379" t="s">
-        <v>38</v>
+        <v>698</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380">
-        <v>4056</v>
+        <v>4271</v>
       </c>
       <c r="B380" t="s">
-        <v>15</v>
+        <v>734</v>
       </c>
       <c r="C380" t="s">
-        <v>722</v>
+        <v>735</v>
       </c>
       <c r="D380" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="E380" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F380"/>
+        <v>39</v>
+      </c>
+      <c r="F380">
+        <v>8</v>
+      </c>
       <c r="G380" t="s">
-        <v>35</v>
+        <v>698</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381">
-        <v>4134</v>
+        <v>4268</v>
       </c>
       <c r="B381" t="s">
-        <v>26</v>
+        <v>736</v>
       </c>
       <c r="C381" t="s">
-        <v>722</v>
+        <v>737</v>
       </c>
       <c r="D381" t="s">
-        <v>724</v>
+        <v>737</v>
       </c>
       <c r="E381" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F381">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G381" t="s">
-        <v>43</v>
+        <v>698</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382">
-        <v>4089</v>
+        <v>4265</v>
       </c>
       <c r="B382" t="s">
-        <v>261</v>
+        <v>738</v>
       </c>
       <c r="C382" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="D382" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="E382" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F382">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="G382" t="s">
-        <v>75</v>
+        <v>698</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383">
-        <v>4467</v>
+        <v>4273</v>
       </c>
       <c r="B383" t="s">
-        <v>726</v>
+        <v>164</v>
       </c>
       <c r="C383" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="D383" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="E383" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F383">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="G383" t="s">
-        <v>18</v>
+        <v>698</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384">
-        <v>4193</v>
+        <v>4270</v>
       </c>
       <c r="B384" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="C384" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="D384" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="E384" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F384">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="G384" t="s">
-        <v>67</v>
+        <v>698</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385">
-        <v>4023</v>
+        <v>4267</v>
       </c>
       <c r="B385" t="s">
-        <v>368</v>
+        <v>151</v>
       </c>
       <c r="C385" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="D385" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="E385" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F385">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G385" t="s">
-        <v>94</v>
+        <v>698</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386">
-        <v>3875</v>
+        <v>4263</v>
       </c>
       <c r="B386" t="s">
-        <v>376</v>
+        <v>744</v>
       </c>
       <c r="C386" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="D386" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="E386" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F386">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G386" t="s">
-        <v>10</v>
+        <v>698</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387">
-        <v>3806</v>
+        <v>4275</v>
       </c>
       <c r="B387" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="C387" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="D387" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="E387" t="s">
+        <v>57</v>
+      </c>
+      <c r="F387">
         <v>9</v>
       </c>
-      <c r="F387">
-[...1 lines deleted...]
-      </c>
       <c r="G387" t="s">
-        <v>132</v>
+        <v>698</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388">
-        <v>3955</v>
+        <v>4274</v>
       </c>
       <c r="B388" t="s">
-        <v>734</v>
+        <v>539</v>
       </c>
       <c r="C388" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="D388" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="E388" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F388">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G388" t="s">
-        <v>104</v>
+        <v>698</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389">
-        <v>4273</v>
+        <v>4276</v>
       </c>
       <c r="B389" t="s">
-        <v>308</v>
+        <v>85</v>
       </c>
       <c r="C389" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
       <c r="D389" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="E389" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F389">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="G389" t="s">
-        <v>84</v>
+        <v>698</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390">
-        <v>4299</v>
+        <v>4279</v>
       </c>
       <c r="B390" t="s">
-        <v>686</v>
+        <v>751</v>
       </c>
       <c r="C390" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="D390" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="E390" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F390">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G390" t="s">
-        <v>52</v>
+        <v>753</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391">
-        <v>4057</v>
+        <v>4278</v>
       </c>
       <c r="B391" t="s">
-        <v>738</v>
+        <v>147</v>
       </c>
       <c r="C391" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D391" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
-      <c r="F391"/>
+      <c r="F391">
+        <v>13</v>
+      </c>
       <c r="G391" t="s">
-        <v>35</v>
+        <v>753</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392">
-        <v>3884</v>
+        <v>4287</v>
       </c>
       <c r="B392" t="s">
-        <v>740</v>
+        <v>193</v>
       </c>
       <c r="C392" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="D392" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="E392" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F392">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="G392" t="s">
-        <v>10</v>
+        <v>753</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393">
-        <v>4492</v>
+        <v>4283</v>
       </c>
       <c r="B393" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="C393" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="D393" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="E393" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F393">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G393" t="s">
-        <v>18</v>
+        <v>753</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394">
-        <v>4317</v>
+        <v>4533</v>
       </c>
       <c r="B394" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="C394" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="D394" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="E394" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F394"/>
+        <v>18</v>
+      </c>
+      <c r="F394">
+        <v>61</v>
+      </c>
       <c r="G394" t="s">
-        <v>91</v>
+        <v>753</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395">
-        <v>4493</v>
+        <v>4290</v>
       </c>
       <c r="B395" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
       <c r="C395" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="D395" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="E395" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F395">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G395" t="s">
-        <v>18</v>
+        <v>753</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396">
-        <v>4141</v>
+        <v>4286</v>
       </c>
       <c r="B396" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="C396" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="D396" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="E396" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F396">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G396" t="s">
-        <v>43</v>
+        <v>753</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397">
-        <v>4494</v>
+        <v>4282</v>
       </c>
       <c r="B397" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="C397" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D397" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="E397" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F397"/>
+        <v>18</v>
+      </c>
+      <c r="F397">
+        <v>3</v>
+      </c>
       <c r="G397" t="s">
-        <v>18</v>
+        <v>753</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398">
-        <v>4331</v>
+        <v>4289</v>
       </c>
       <c r="B398" t="s">
-        <v>284</v>
+        <v>669</v>
       </c>
       <c r="C398" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
       <c r="D398" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
       <c r="E398" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F398">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G398" t="s">
-        <v>91</v>
+        <v>753</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399">
-        <v>3983</v>
+        <v>4284</v>
       </c>
       <c r="B399" t="s">
+        <v>767</v>
+      </c>
+      <c r="C399" t="s">
+        <v>768</v>
+      </c>
+      <c r="D399" t="s">
+        <v>768</v>
+      </c>
+      <c r="E399" t="s">
+        <v>18</v>
+      </c>
+      <c r="F399">
+        <v>24</v>
+      </c>
+      <c r="G399" t="s">
         <v>753</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400">
-        <v>4308</v>
+        <v>4280</v>
       </c>
       <c r="B400" t="s">
-        <v>755</v>
+        <v>162</v>
       </c>
       <c r="C400" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="D400" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="E400" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F400">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="G400" t="s">
-        <v>91</v>
+        <v>753</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401">
-        <v>4577</v>
+        <v>4291</v>
       </c>
       <c r="B401" t="s">
-        <v>438</v>
+        <v>208</v>
       </c>
       <c r="C401" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="D401" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="E401" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F401"/>
+        <v>18</v>
+      </c>
+      <c r="F401">
+        <v>59</v>
+      </c>
       <c r="G401" t="s">
-        <v>43</v>
+        <v>753</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402">
-        <v>4024</v>
+        <v>3988</v>
       </c>
       <c r="B402" t="s">
-        <v>422</v>
+        <v>771</v>
       </c>
       <c r="C402" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="D402" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="E402" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F402">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G402" t="s">
-        <v>94</v>
+        <v>753</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403">
-        <v>3992</v>
+        <v>4299</v>
       </c>
       <c r="B403" t="s">
-        <v>759</v>
+        <v>694</v>
       </c>
       <c r="C403" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="D403" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="E403" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F403">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="G403" t="s">
-        <v>28</v>
+        <v>753</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404">
-        <v>4449</v>
+        <v>4293</v>
       </c>
       <c r="B404" t="s">
-        <v>477</v>
+        <v>162</v>
       </c>
       <c r="C404" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="D404" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="E404" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F404">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="G404" t="s">
-        <v>38</v>
+        <v>753</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405">
-        <v>4118</v>
+        <v>4296</v>
       </c>
       <c r="B405" t="s">
-        <v>501</v>
+        <v>775</v>
       </c>
       <c r="C405" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
       <c r="D405" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
       <c r="E405" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F405">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="G405" t="s">
-        <v>43</v>
+        <v>753</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406">
-        <v>4119</v>
+        <v>4292</v>
       </c>
       <c r="B406" t="s">
-        <v>763</v>
+        <v>584</v>
       </c>
       <c r="C406" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="D406" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="E406" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F406">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G406" t="s">
-        <v>43</v>
+        <v>753</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407">
-        <v>4318</v>
+        <v>4116</v>
       </c>
       <c r="B407" t="s">
-        <v>310</v>
+        <v>778</v>
       </c>
       <c r="C407" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
       <c r="D407" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
       <c r="E407" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F407"/>
+        <v>39</v>
+      </c>
+      <c r="F407">
+        <v>7</v>
+      </c>
       <c r="G407" t="s">
-        <v>91</v>
+        <v>753</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408">
-        <v>4257</v>
+        <v>4544</v>
       </c>
       <c r="B408" t="s">
-        <v>766</v>
+        <v>780</v>
       </c>
       <c r="C408" t="s">
-        <v>767</v>
+        <v>781</v>
       </c>
       <c r="D408" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="E408" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F408">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="G408" t="s">
-        <v>84</v>
+        <v>753</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409">
-        <v>4073</v>
+        <v>4525</v>
       </c>
       <c r="B409" t="s">
-        <v>768</v>
+        <v>783</v>
       </c>
       <c r="C409" t="s">
-        <v>769</v>
+        <v>784</v>
       </c>
       <c r="D409" t="s">
-        <v>769</v>
+        <v>784</v>
       </c>
       <c r="E409" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F409">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G409" t="s">
-        <v>35</v>
+        <v>753</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410">
-        <v>4287</v>
+        <v>4301</v>
       </c>
       <c r="B410" t="s">
-        <v>615</v>
+        <v>785</v>
       </c>
       <c r="C410" t="s">
-        <v>770</v>
+        <v>224</v>
       </c>
       <c r="D410" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="E410" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F410">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="G410" t="s">
-        <v>52</v>
+        <v>753</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411">
-        <v>3898</v>
+        <v>4294</v>
       </c>
       <c r="B411" t="s">
-        <v>771</v>
+        <v>719</v>
       </c>
       <c r="C411" t="s">
-        <v>772</v>
+        <v>787</v>
       </c>
       <c r="D411" t="s">
-        <v>772</v>
+        <v>787</v>
       </c>
       <c r="E411" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F411">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G411" t="s">
-        <v>61</v>
+        <v>753</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412">
-        <v>3807</v>
+        <v>4305</v>
       </c>
       <c r="B412" t="s">
-        <v>773</v>
+        <v>788</v>
       </c>
       <c r="C412" t="s">
-        <v>774</v>
+        <v>789</v>
       </c>
       <c r="D412" t="s">
-        <v>774</v>
+        <v>789</v>
       </c>
       <c r="E412" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F412">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G412" t="s">
-        <v>132</v>
+        <v>753</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413">
-        <v>4226</v>
+        <v>4532</v>
       </c>
       <c r="B413" t="s">
-        <v>219</v>
+        <v>151</v>
       </c>
       <c r="C413" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="D413" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="E413" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F413">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="G413" t="s">
-        <v>14</v>
+        <v>753</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414">
-        <v>4450</v>
+        <v>4302</v>
       </c>
       <c r="B414" t="s">
-        <v>553</v>
+        <v>791</v>
       </c>
       <c r="C414" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="D414" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="E414" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F414"/>
+        <v>57</v>
+      </c>
+      <c r="F414">
+        <v>9</v>
+      </c>
       <c r="G414" t="s">
-        <v>38</v>
+        <v>753</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415">
-        <v>3835</v>
+        <v>4309</v>
       </c>
       <c r="B415" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="C415" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="D415" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="G415" t="s">
-        <v>25</v>
+        <v>795</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416">
-        <v>4361</v>
+        <v>4306</v>
       </c>
       <c r="B416" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="C416" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="D416" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G416" t="s">
-        <v>72</v>
+        <v>795</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417">
-        <v>4236</v>
+        <v>4308</v>
       </c>
       <c r="B417" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="C417" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="D417" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="E417" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F417">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G417" t="s">
-        <v>14</v>
+        <v>795</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418">
-        <v>4258</v>
+        <v>4307</v>
       </c>
       <c r="B418" t="s">
-        <v>783</v>
+        <v>241</v>
       </c>
       <c r="C418" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="D418" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="G418" t="s">
-        <v>84</v>
+        <v>795</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419">
-        <v>4411</v>
+        <v>4322</v>
       </c>
       <c r="B419" t="s">
-        <v>785</v>
+        <v>369</v>
       </c>
       <c r="C419" t="s">
-        <v>786</v>
+        <v>801</v>
       </c>
       <c r="D419" t="s">
-        <v>786</v>
+        <v>801</v>
       </c>
       <c r="E419" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F419"/>
+        <v>18</v>
+      </c>
+      <c r="F419">
+        <v>23</v>
+      </c>
       <c r="G419" t="s">
-        <v>21</v>
+        <v>795</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420">
-        <v>4203</v>
+        <v>4319</v>
       </c>
       <c r="B420" t="s">
-        <v>787</v>
+        <v>681</v>
       </c>
       <c r="C420" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="D420" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="E420" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F420">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="G420" t="s">
-        <v>67</v>
+        <v>795</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421">
-        <v>3836</v>
+        <v>4313</v>
       </c>
       <c r="B421" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="C421" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="D421" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="E421" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F421">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="G421" t="s">
-        <v>25</v>
+        <v>795</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422">
-        <v>4268</v>
+        <v>4321</v>
       </c>
       <c r="B422" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="C422" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="D422" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="E422" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F422">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G422" t="s">
-        <v>84</v>
+        <v>795</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423">
-        <v>4495</v>
+        <v>4315</v>
       </c>
       <c r="B423" t="s">
-        <v>364</v>
+        <v>807</v>
       </c>
       <c r="C423" t="s">
-        <v>793</v>
+        <v>808</v>
       </c>
       <c r="D423" t="s">
-        <v>793</v>
+        <v>808</v>
       </c>
       <c r="E423" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F423">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G423" t="s">
-        <v>18</v>
+        <v>795</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424">
-        <v>3855</v>
+        <v>4312</v>
       </c>
       <c r="B424" t="s">
-        <v>242</v>
+        <v>809</v>
       </c>
       <c r="C424" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="D424" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="E424" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F424">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="G424" t="s">
-        <v>25</v>
+        <v>795</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425">
-        <v>3816</v>
+        <v>4323</v>
       </c>
       <c r="B425" t="s">
+        <v>811</v>
+      </c>
+      <c r="C425" t="s">
+        <v>812</v>
+      </c>
+      <c r="D425" t="s">
+        <v>812</v>
+      </c>
+      <c r="E425" t="s">
+        <v>18</v>
+      </c>
+      <c r="F425">
+        <v>15</v>
+      </c>
+      <c r="G425" t="s">
         <v>795</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426">
-        <v>4204</v>
+        <v>4320</v>
       </c>
       <c r="B426" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="C426" t="s">
-        <v>798</v>
+        <v>300</v>
       </c>
       <c r="D426" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="E426" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F426">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="G426" t="s">
-        <v>67</v>
+        <v>795</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427">
-        <v>4319</v>
+        <v>4314</v>
       </c>
       <c r="B427" t="s">
-        <v>89</v>
+        <v>815</v>
       </c>
       <c r="C427" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="D427" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="E427" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F427">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="G427" t="s">
-        <v>91</v>
+        <v>795</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428">
-        <v>4332</v>
+        <v>4310</v>
       </c>
       <c r="B428" t="s">
-        <v>800</v>
+        <v>681</v>
       </c>
       <c r="C428" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="D428" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="E428" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F428">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G428" t="s">
-        <v>91</v>
+        <v>795</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429">
-        <v>4589</v>
+        <v>4327</v>
       </c>
       <c r="B429" t="s">
-        <v>802</v>
+        <v>49</v>
       </c>
       <c r="C429" t="s">
-        <v>803</v>
+        <v>818</v>
       </c>
       <c r="D429" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
       <c r="E429" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F429">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G429" t="s">
-        <v>75</v>
+        <v>795</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430">
-        <v>4249</v>
+        <v>4338</v>
       </c>
       <c r="B430" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
       <c r="C430" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
       <c r="D430" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
       <c r="E430" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F430">
         <v>25</v>
       </c>
       <c r="G430" t="s">
-        <v>84</v>
+        <v>795</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431">
-        <v>4435</v>
+        <v>4334</v>
       </c>
       <c r="B431" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="C431" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
       <c r="D431" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
       <c r="E431" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F431">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G431" t="s">
-        <v>38</v>
+        <v>795</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432">
-        <v>4342</v>
+        <v>4329</v>
       </c>
       <c r="B432" t="s">
-        <v>808</v>
+        <v>153</v>
       </c>
       <c r="C432" t="s">
-        <v>809</v>
+        <v>824</v>
       </c>
       <c r="D432" t="s">
-        <v>809</v>
+        <v>825</v>
       </c>
       <c r="E432" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F432"/>
+        <v>39</v>
+      </c>
+      <c r="F432">
+        <v>39</v>
+      </c>
       <c r="G432" t="s">
-        <v>91</v>
+        <v>795</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433">
-        <v>3850</v>
+        <v>4326</v>
       </c>
       <c r="B433" t="s">
-        <v>810</v>
+        <v>826</v>
       </c>
       <c r="C433" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="D433" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="E433" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F433">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="G433" t="s">
-        <v>25</v>
+        <v>795</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434">
-        <v>4303</v>
+        <v>3942</v>
       </c>
       <c r="B434" t="s">
-        <v>76</v>
+        <v>828</v>
       </c>
       <c r="C434" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="D434" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="E434" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F434">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G434" t="s">
-        <v>18</v>
+        <v>795</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435">
-        <v>4085</v>
+        <v>4337</v>
       </c>
       <c r="B435" t="s">
-        <v>19</v>
+        <v>830</v>
       </c>
       <c r="C435" t="s">
-        <v>813</v>
+        <v>831</v>
       </c>
       <c r="D435" t="s">
-        <v>813</v>
+        <v>831</v>
       </c>
       <c r="E435" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F435"/>
+        <v>39</v>
+      </c>
+      <c r="F435">
+        <v>18</v>
+      </c>
       <c r="G435" t="s">
-        <v>35</v>
+        <v>795</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436">
-        <v>3817</v>
+        <v>4332</v>
       </c>
       <c r="B436" t="s">
-        <v>511</v>
+        <v>832</v>
       </c>
       <c r="C436" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="D436" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="E436" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F436">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="G436" t="s">
-        <v>132</v>
+        <v>795</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437">
-        <v>3831</v>
+        <v>4328</v>
       </c>
       <c r="B437" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="C437" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D437" t="s">
-        <v>816</v>
+        <v>834</v>
       </c>
       <c r="E437" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F437">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G437" t="s">
-        <v>28</v>
+        <v>795</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438">
-        <v>4320</v>
+        <v>4335</v>
       </c>
       <c r="B438" t="s">
-        <v>817</v>
+        <v>835</v>
       </c>
       <c r="C438" t="s">
-        <v>815</v>
+        <v>836</v>
       </c>
       <c r="D438" t="s">
-        <v>818</v>
+        <v>836</v>
       </c>
       <c r="E438" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F438">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G438" t="s">
-        <v>91</v>
+        <v>795</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439">
-        <v>4034</v>
+        <v>4331</v>
       </c>
       <c r="B439" t="s">
-        <v>819</v>
+        <v>520</v>
       </c>
       <c r="C439" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="D439" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="E439" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F439">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G439" t="s">
-        <v>94</v>
+        <v>795</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440">
-        <v>4496</v>
+        <v>4345</v>
       </c>
       <c r="B440" t="s">
-        <v>821</v>
+        <v>147</v>
       </c>
       <c r="C440" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="D440" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="E440" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F440">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="G440" t="s">
-        <v>18</v>
+        <v>795</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441">
-        <v>4168</v>
+        <v>4349</v>
       </c>
       <c r="B441" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="C441" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="D441" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="E441" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F441">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G441" t="s">
-        <v>58</v>
+        <v>795</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442">
-        <v>4086</v>
+        <v>4343</v>
       </c>
       <c r="B442" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="C442" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
       <c r="D442" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
       <c r="E442" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F442">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G442" t="s">
-        <v>35</v>
+        <v>795</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443">
-        <v>4050</v>
+        <v>4346</v>
       </c>
       <c r="B443" t="s">
-        <v>827</v>
+        <v>202</v>
       </c>
       <c r="C443" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="D443" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="E443" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F443">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G443" t="s">
-        <v>35</v>
+        <v>795</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444">
-        <v>4205</v>
+        <v>4339</v>
       </c>
       <c r="B444" t="s">
-        <v>829</v>
+        <v>785</v>
       </c>
       <c r="C444" t="s">
-        <v>830</v>
+        <v>844</v>
       </c>
       <c r="D444" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="E444" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F444">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G444" t="s">
-        <v>67</v>
+        <v>795</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445">
-        <v>4321</v>
+        <v>4353</v>
       </c>
       <c r="B445" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="C445" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="D445" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G445" t="s">
-        <v>91</v>
+        <v>848</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446">
-        <v>4555</v>
+        <v>4352</v>
       </c>
       <c r="B446" t="s">
-        <v>833</v>
+        <v>692</v>
       </c>
       <c r="C446" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="D446" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="E446" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F446">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G446" t="s">
-        <v>25</v>
+        <v>848</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447">
-        <v>4343</v>
+        <v>4354</v>
       </c>
       <c r="B447" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="C447" t="s">
-        <v>836</v>
+        <v>851</v>
       </c>
       <c r="D447" t="s">
-        <v>836</v>
+        <v>851</v>
       </c>
       <c r="E447" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F447">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G447" t="s">
-        <v>91</v>
+        <v>848</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448">
-        <v>4532</v>
+        <v>4350</v>
       </c>
       <c r="B448" t="s">
-        <v>299</v>
+        <v>468</v>
       </c>
       <c r="C448" t="s">
-        <v>837</v>
+        <v>852</v>
       </c>
       <c r="D448" t="s">
-        <v>838</v>
+        <v>852</v>
       </c>
       <c r="E448" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F448">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="G448" t="s">
-        <v>52</v>
+        <v>848</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449">
-        <v>4412</v>
+        <v>4361</v>
       </c>
       <c r="B449" t="s">
-        <v>364</v>
+        <v>853</v>
       </c>
       <c r="C449" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="D449" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="E449" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F449">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="G449" t="s">
-        <v>21</v>
+        <v>848</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450">
-        <v>4206</v>
+        <v>4356</v>
       </c>
       <c r="B450" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="C450" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="D450" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="E450" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F450">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G450" t="s">
-        <v>67</v>
+        <v>848</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451">
-        <v>4181</v>
+        <v>4365</v>
       </c>
       <c r="B451" t="s">
-        <v>417</v>
+        <v>273</v>
       </c>
       <c r="C451" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="D451" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="E451" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F451">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G451" t="s">
-        <v>58</v>
+        <v>848</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452">
-        <v>4158</v>
+        <v>4360</v>
       </c>
       <c r="B452" t="s">
-        <v>843</v>
+        <v>164</v>
       </c>
       <c r="C452" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="D452" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="E452" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F452"/>
+        <v>18</v>
+      </c>
+      <c r="F452">
+        <v>3</v>
+      </c>
       <c r="G452" t="s">
-        <v>58</v>
+        <v>848</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453">
-        <v>3924</v>
+        <v>4355</v>
       </c>
       <c r="B453" t="s">
-        <v>261</v>
+        <v>859</v>
       </c>
       <c r="C453" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="D453" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="E453" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F453">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="G453" t="s">
-        <v>104</v>
+        <v>848</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454">
-        <v>3851</v>
+        <v>4363</v>
       </c>
       <c r="B454" t="s">
-        <v>434</v>
+        <v>861</v>
       </c>
       <c r="C454" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
       <c r="D454" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
       <c r="E454" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F454">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G454" t="s">
-        <v>25</v>
+        <v>848</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455">
-        <v>3899</v>
+        <v>4359</v>
       </c>
       <c r="B455" t="s">
-        <v>231</v>
+        <v>863</v>
       </c>
       <c r="C455" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
       <c r="D455" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
       <c r="E455" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F455"/>
+        <v>18</v>
+      </c>
+      <c r="F455">
+        <v>37</v>
+      </c>
       <c r="G455" t="s">
-        <v>61</v>
+        <v>848</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456">
-        <v>4159</v>
+        <v>4376</v>
       </c>
       <c r="B456" t="s">
+        <v>682</v>
+      </c>
+      <c r="C456" t="s">
+        <v>865</v>
+      </c>
+      <c r="D456" t="s">
+        <v>865</v>
+      </c>
+      <c r="E456" t="s">
+        <v>39</v>
+      </c>
+      <c r="F456">
+        <v>14</v>
+      </c>
+      <c r="G456" t="s">
         <v>848</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457">
-        <v>4074</v>
+        <v>4371</v>
       </c>
       <c r="B457" t="s">
-        <v>850</v>
+        <v>164</v>
       </c>
       <c r="C457" t="s">
-        <v>851</v>
+        <v>866</v>
       </c>
       <c r="D457" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
       <c r="E457" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F457">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="G457" t="s">
-        <v>35</v>
+        <v>848</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458">
-        <v>4309</v>
+        <v>4367</v>
       </c>
       <c r="B458" t="s">
-        <v>852</v>
+        <v>868</v>
       </c>
       <c r="C458" t="s">
-        <v>853</v>
+        <v>869</v>
       </c>
       <c r="D458" t="s">
-        <v>853</v>
+        <v>869</v>
       </c>
       <c r="E458" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F458">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="G458" t="s">
-        <v>91</v>
+        <v>848</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459">
-        <v>3900</v>
+        <v>4297</v>
       </c>
       <c r="B459" t="s">
-        <v>219</v>
+        <v>669</v>
       </c>
       <c r="C459" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
       <c r="D459" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
       <c r="E459" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F459">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="G459" t="s">
-        <v>61</v>
+        <v>848</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460">
-        <v>4207</v>
+        <v>4375</v>
       </c>
       <c r="B460" t="s">
-        <v>855</v>
+        <v>623</v>
       </c>
       <c r="C460" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="D460" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="E460" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F460">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G460" t="s">
-        <v>67</v>
+        <v>848</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461">
-        <v>4509</v>
-[...3 lines deleted...]
-      </c>
+        <v>4370</v>
+      </c>
+      <c r="B461"/>
       <c r="C461" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="D461" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="E461" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F461">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="G461" t="s">
-        <v>58</v>
+        <v>848</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462">
-        <v>3818</v>
+        <v>4377</v>
       </c>
       <c r="B462" t="s">
-        <v>859</v>
+        <v>599</v>
       </c>
       <c r="C462" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="D462" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="E462" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F462">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G462" t="s">
-        <v>132</v>
+        <v>848</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463">
-        <v>3801</v>
+        <v>4374</v>
       </c>
       <c r="B463" t="s">
-        <v>861</v>
+        <v>623</v>
       </c>
       <c r="C463" t="s">
-        <v>862</v>
+        <v>874</v>
       </c>
       <c r="D463" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
       <c r="E463" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F463">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G463" t="s">
-        <v>132</v>
+        <v>848</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464">
-        <v>4436</v>
+        <v>4368</v>
       </c>
       <c r="B464" t="s">
-        <v>863</v>
+        <v>701</v>
       </c>
       <c r="C464" t="s">
-        <v>864</v>
+        <v>876</v>
       </c>
       <c r="D464" t="s">
-        <v>864</v>
+        <v>876</v>
       </c>
       <c r="E464" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F464">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G464" t="s">
-        <v>38</v>
+        <v>848</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465">
-        <v>4437</v>
+        <v>4387</v>
       </c>
       <c r="B465" t="s">
-        <v>865</v>
+        <v>877</v>
       </c>
       <c r="C465" t="s">
-        <v>866</v>
+        <v>878</v>
       </c>
       <c r="D465" t="s">
-        <v>866</v>
+        <v>878</v>
       </c>
       <c r="E465" t="s">
+        <v>57</v>
+      </c>
+      <c r="F465">
         <v>9</v>
       </c>
-      <c r="F465">
-[...1 lines deleted...]
-      </c>
       <c r="G465" t="s">
-        <v>38</v>
+        <v>848</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466">
-        <v>4539</v>
+        <v>4379</v>
       </c>
       <c r="B466" t="s">
-        <v>867</v>
+        <v>879</v>
       </c>
       <c r="C466" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
       <c r="D466" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
       <c r="E466" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F466"/>
+        <v>57</v>
+      </c>
+      <c r="F466">
+        <v>19</v>
+      </c>
       <c r="G466" t="s">
-        <v>94</v>
+        <v>848</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467">
-        <v>4009</v>
+        <v>4386</v>
       </c>
       <c r="B467" t="s">
-        <v>869</v>
+        <v>881</v>
       </c>
       <c r="C467" t="s">
-        <v>870</v>
+        <v>882</v>
       </c>
       <c r="D467" t="s">
-        <v>870</v>
+        <v>882</v>
       </c>
       <c r="E467" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F467"/>
+        <v>57</v>
+      </c>
+      <c r="F467">
+        <v>17</v>
+      </c>
       <c r="G467" t="s">
-        <v>28</v>
+        <v>848</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468">
-        <v>3914</v>
+        <v>4560</v>
       </c>
       <c r="B468" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="C468" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="D468" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="E468" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F468">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G468" t="s">
-        <v>61</v>
+        <v>848</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469">
-        <v>4400</v>
+        <v>4382</v>
       </c>
       <c r="B469" t="s">
-        <v>873</v>
+        <v>24</v>
       </c>
       <c r="C469" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="D469" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="E469" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F469">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="G469" t="s">
-        <v>21</v>
+        <v>848</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470">
-        <v>4371</v>
+        <v>4391</v>
       </c>
       <c r="B470" t="s">
-        <v>308</v>
+        <v>104</v>
       </c>
       <c r="C470" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="D470" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="E470" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F470">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G470" t="s">
-        <v>72</v>
+        <v>887</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471">
-        <v>4372</v>
+        <v>4390</v>
       </c>
       <c r="B471" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C471" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D471" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="E471" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F471"/>
+        <v>9</v>
+      </c>
+      <c r="F471">
+        <v>26</v>
+      </c>
       <c r="G471" t="s">
-        <v>72</v>
+        <v>887</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472">
-        <v>4169</v>
+        <v>4389</v>
       </c>
       <c r="B472" t="s">
-        <v>368</v>
+        <v>890</v>
       </c>
       <c r="C472" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="D472" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="E472" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F472">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="G472" t="s">
-        <v>58</v>
+        <v>887</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473">
-        <v>3864</v>
+        <v>4403</v>
       </c>
       <c r="B473" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="C473" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="D473" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="E473" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F473">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="G473" t="s">
-        <v>10</v>
+        <v>887</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474">
-        <v>3837</v>
+        <v>4397</v>
       </c>
       <c r="B474" t="s">
-        <v>882</v>
+        <v>894</v>
       </c>
       <c r="C474" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="D474" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="E474" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F474">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G474" t="s">
-        <v>25</v>
+        <v>887</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475">
-        <v>4058</v>
+        <v>4060</v>
       </c>
       <c r="B475" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="C475" t="s">
-        <v>884</v>
+        <v>749</v>
       </c>
       <c r="D475" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
       <c r="E475" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F475">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G475" t="s">
-        <v>35</v>
+        <v>887</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476">
-        <v>3956</v>
+        <v>4407</v>
       </c>
       <c r="B476" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
       <c r="C476" t="s">
-        <v>886</v>
+        <v>898</v>
       </c>
       <c r="D476" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="E476" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F476">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G476" t="s">
-        <v>104</v>
+        <v>887</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477">
-        <v>4059</v>
-[...1 lines deleted...]
-      <c r="B477" t="s">
+        <v>4402</v>
+      </c>
+      <c r="B477"/>
+      <c r="C477" t="s">
+        <v>900</v>
+      </c>
+      <c r="D477" t="s">
+        <v>900</v>
+      </c>
+      <c r="E477" t="s">
+        <v>18</v>
+      </c>
+      <c r="F477">
+        <v>5</v>
+      </c>
+      <c r="G477" t="s">
         <v>887</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478">
-        <v>3949</v>
+        <v>4395</v>
       </c>
       <c r="B478" t="s">
-        <v>889</v>
+        <v>901</v>
       </c>
       <c r="C478" t="s">
-        <v>890</v>
+        <v>844</v>
       </c>
       <c r="D478" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="E478" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F478">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="G478" t="s">
-        <v>104</v>
+        <v>887</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479">
-        <v>4300</v>
+        <v>4404</v>
       </c>
       <c r="B479" t="s">
-        <v>403</v>
+        <v>903</v>
       </c>
       <c r="C479" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="D479" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="E479" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F479">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G479" t="s">
-        <v>52</v>
+        <v>887</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480">
-        <v>4497</v>
+        <v>4400</v>
       </c>
       <c r="B480" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="C480" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
       <c r="D480" t="s">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="E480" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F480">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="G480" t="s">
-        <v>18</v>
+        <v>887</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481">
-        <v>4426</v>
+        <v>4393</v>
       </c>
       <c r="B481" t="s">
-        <v>36</v>
+        <v>907</v>
       </c>
       <c r="C481" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="D481" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
       <c r="E481" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="F481">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G481" t="s">
-        <v>38</v>
+        <v>887</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482">
-        <v>4333</v>
+        <v>4418</v>
       </c>
       <c r="B482" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="C482" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="D482" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="E482" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F482"/>
+        <v>39</v>
+      </c>
+      <c r="F482">
+        <v>22</v>
+      </c>
       <c r="G482" t="s">
-        <v>91</v>
+        <v>887</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483">
-        <v>4401</v>
+        <v>4413</v>
       </c>
       <c r="B483" t="s">
-        <v>897</v>
+        <v>855</v>
       </c>
       <c r="C483" t="s">
-        <v>898</v>
+        <v>910</v>
       </c>
       <c r="D483" t="s">
-        <v>898</v>
+        <v>910</v>
       </c>
       <c r="E483" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F483">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G483" t="s">
-        <v>21</v>
+        <v>887</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484">
-        <v>4396</v>
+        <v>4408</v>
       </c>
       <c r="B484" t="s">
-        <v>899</v>
+        <v>115</v>
       </c>
       <c r="C484" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="D484" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="E484" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F484">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G484" t="s">
-        <v>21</v>
+        <v>887</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485">
-        <v>4170</v>
+        <v>4415</v>
       </c>
       <c r="B485" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="C485" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="D485" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="E485" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F485">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="G485" t="s">
-        <v>58</v>
+        <v>887</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486">
-        <v>3809</v>
+        <v>4412</v>
       </c>
       <c r="B486" t="s">
-        <v>904</v>
+        <v>67</v>
       </c>
       <c r="C486" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="D486" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="E486" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F486">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G486" t="s">
-        <v>132</v>
+        <v>887</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487">
-        <v>4334</v>
+        <v>4414</v>
       </c>
       <c r="B487" t="s">
-        <v>877</v>
+        <v>102</v>
       </c>
       <c r="C487" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="D487" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="E487" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F487">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G487" t="s">
-        <v>91</v>
+        <v>887</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488">
-        <v>4591</v>
+        <v>4409</v>
       </c>
       <c r="B488" t="s">
-        <v>907</v>
+        <v>325</v>
       </c>
       <c r="C488" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="D488" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="E488" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F488"/>
+        <v>39</v>
+      </c>
+      <c r="F488">
+        <v>10</v>
+      </c>
       <c r="G488" t="s">
-        <v>58</v>
+        <v>887</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489">
-        <v>3993</v>
+        <v>4423</v>
       </c>
       <c r="B489" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C489" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="D489" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="E489" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F489">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G489" t="s">
-        <v>18</v>
+        <v>887</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490">
-        <v>4227</v>
+        <v>4422</v>
       </c>
       <c r="B490" t="s">
-        <v>911</v>
+        <v>230</v>
       </c>
       <c r="C490" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="D490" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="E490" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F490">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G490" t="s">
-        <v>14</v>
+        <v>887</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491">
-        <v>4438</v>
+        <v>4001</v>
       </c>
       <c r="B491" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="C491" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="D491" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="E491" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F491">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G491" t="s">
-        <v>38</v>
+        <v>887</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492">
-        <v>4373</v>
+        <v>4424</v>
       </c>
       <c r="B492" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
       <c r="C492" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="D492" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="E492" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F492"/>
+        <v>57</v>
+      </c>
+      <c r="F492">
+        <v>9</v>
+      </c>
       <c r="G492" t="s">
-        <v>72</v>
+        <v>887</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493">
-        <v>3957</v>
+        <v>4421</v>
       </c>
       <c r="B493" t="s">
-        <v>15</v>
+        <v>235</v>
       </c>
       <c r="C493" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="D493" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="E493" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F493"/>
+        <v>57</v>
+      </c>
+      <c r="F493">
+        <v>7</v>
+      </c>
       <c r="G493" t="s">
-        <v>104</v>
+        <v>887</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494">
-        <v>4451</v>
+        <v>4426</v>
       </c>
       <c r="B494" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="C494" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="D494" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="E494" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F494">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G494" t="s">
-        <v>38</v>
+        <v>928</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495">
-        <v>4142</v>
+        <v>4425</v>
       </c>
       <c r="B495" t="s">
-        <v>192</v>
+        <v>929</v>
       </c>
       <c r="C495" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="D495" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="E495" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F495">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="G495" t="s">
-        <v>43</v>
+        <v>928</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496">
-        <v>4060</v>
+        <v>4427</v>
       </c>
       <c r="B496" t="s">
-        <v>126</v>
+        <v>931</v>
       </c>
       <c r="C496" t="s">
-        <v>920</v>
+        <v>932</v>
       </c>
       <c r="D496" t="s">
-        <v>921</v>
+        <v>932</v>
       </c>
       <c r="E496" t="s">
         <v>9</v>
       </c>
       <c r="F496">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G496" t="s">
-        <v>21</v>
+        <v>928</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497">
-        <v>4276</v>
+        <v>4437</v>
       </c>
       <c r="B497" t="s">
-        <v>777</v>
+        <v>933</v>
       </c>
       <c r="C497" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="D497" t="s">
-        <v>922</v>
+        <v>934</v>
       </c>
       <c r="E497" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F497">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="G497" t="s">
-        <v>84</v>
+        <v>928</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498">
-        <v>4402</v>
-[...1 lines deleted...]
-      <c r="B498"/>
+        <v>4431</v>
+      </c>
+      <c r="B498" t="s">
+        <v>935</v>
+      </c>
       <c r="C498" t="s">
-        <v>923</v>
+        <v>936</v>
       </c>
       <c r="D498" t="s">
-        <v>923</v>
+        <v>936</v>
       </c>
       <c r="E498" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F498">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="G498" t="s">
-        <v>21</v>
+        <v>928</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499">
-        <v>4374</v>
+        <v>4428</v>
       </c>
       <c r="B499" t="s">
-        <v>374</v>
+        <v>937</v>
       </c>
       <c r="C499" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
       <c r="D499" t="s">
-        <v>925</v>
+        <v>938</v>
       </c>
       <c r="E499" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F499">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G499" t="s">
-        <v>72</v>
+        <v>928</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500">
-        <v>4095</v>
+        <v>4436</v>
       </c>
       <c r="B500" t="s">
-        <v>926</v>
+        <v>939</v>
       </c>
       <c r="C500" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="D500" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="E500" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F500">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="G500" t="s">
-        <v>75</v>
+        <v>928</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501">
-        <v>4116</v>
+        <v>4430</v>
       </c>
       <c r="B501" t="s">
+        <v>855</v>
+      </c>
+      <c r="C501" t="s">
+        <v>941</v>
+      </c>
+      <c r="D501" t="s">
+        <v>941</v>
+      </c>
+      <c r="E501" t="s">
+        <v>18</v>
+      </c>
+      <c r="F501">
+        <v>5</v>
+      </c>
+      <c r="G501" t="s">
         <v>928</v>
-      </c>
-[...11 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502">
-        <v>4413</v>
+        <v>4469</v>
       </c>
       <c r="B502" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="C502" t="s">
-        <v>930</v>
+        <v>942</v>
       </c>
       <c r="D502" t="s">
-        <v>930</v>
+        <v>942</v>
       </c>
       <c r="E502" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F502">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G502" t="s">
-        <v>21</v>
+        <v>928</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503">
-        <v>4381</v>
+        <v>4438</v>
       </c>
       <c r="B503" t="s">
-        <v>781</v>
+        <v>943</v>
       </c>
       <c r="C503" t="s">
-        <v>931</v>
+        <v>944</v>
       </c>
       <c r="D503" t="s">
-        <v>931</v>
+        <v>944</v>
       </c>
       <c r="E503" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F503"/>
+        <v>18</v>
+      </c>
+      <c r="F503">
+        <v>20</v>
+      </c>
       <c r="G503" t="s">
-        <v>72</v>
+        <v>928</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504">
-        <v>3819</v>
+        <v>4435</v>
       </c>
       <c r="B504" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="C504" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="D504" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="E504" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F504">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G504" t="s">
-        <v>132</v>
+        <v>928</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505">
-        <v>4010</v>
+        <v>4429</v>
       </c>
       <c r="B505" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="C505" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="D505" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="E505" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F505">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="G505" t="s">
-        <v>28</v>
+        <v>928</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506">
-        <v>4403</v>
+        <v>4588</v>
       </c>
       <c r="B506" t="s">
-        <v>936</v>
+        <v>273</v>
       </c>
       <c r="C506" t="s">
-        <v>937</v>
+        <v>320</v>
       </c>
       <c r="D506" t="s">
-        <v>937</v>
+        <v>949</v>
       </c>
       <c r="E506" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F506">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G506" t="s">
-        <v>21</v>
+        <v>928</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507">
-        <v>4269</v>
+        <v>4456</v>
       </c>
       <c r="B507" t="s">
-        <v>750</v>
+        <v>950</v>
       </c>
       <c r="C507" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="D507" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="E507" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F507">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="G507" t="s">
-        <v>84</v>
+        <v>928</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508">
-        <v>3994</v>
+        <v>4452</v>
       </c>
       <c r="B508" t="s">
-        <v>939</v>
+        <v>369</v>
       </c>
       <c r="C508" t="s">
-        <v>940</v>
+        <v>952</v>
       </c>
       <c r="D508" t="s">
-        <v>940</v>
+        <v>952</v>
       </c>
       <c r="E508" t="s">
+        <v>39</v>
+      </c>
+      <c r="F508">
         <v>13</v>
       </c>
-      <c r="F508"/>
       <c r="G508" t="s">
-        <v>28</v>
+        <v>928</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509">
-        <v>4087</v>
+        <v>4447</v>
       </c>
       <c r="B509" t="s">
-        <v>941</v>
+        <v>953</v>
       </c>
       <c r="C509" t="s">
-        <v>942</v>
+        <v>954</v>
       </c>
       <c r="D509" t="s">
-        <v>942</v>
+        <v>954</v>
       </c>
       <c r="E509" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F509">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="G509" t="s">
-        <v>35</v>
+        <v>928</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510">
-        <v>4243</v>
+        <v>4443</v>
       </c>
       <c r="B510" t="s">
-        <v>626</v>
+        <v>955</v>
       </c>
       <c r="C510" t="s">
-        <v>943</v>
+        <v>956</v>
       </c>
       <c r="D510" t="s">
-        <v>943</v>
+        <v>956</v>
       </c>
       <c r="E510" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F510">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="G510" t="s">
-        <v>14</v>
+        <v>928</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511">
-        <v>4288</v>
+        <v>4511</v>
       </c>
       <c r="B511" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="C511" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="D511" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="E511" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F511"/>
+        <v>39</v>
+      </c>
+      <c r="F511">
+        <v>29</v>
+      </c>
       <c r="G511" t="s">
-        <v>52</v>
+        <v>928</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512">
-        <v>4109</v>
+        <v>4455</v>
       </c>
       <c r="B512" t="s">
-        <v>946</v>
+        <v>688</v>
       </c>
       <c r="C512" t="s">
-        <v>947</v>
+        <v>959</v>
       </c>
       <c r="D512" t="s">
-        <v>947</v>
+        <v>959</v>
       </c>
       <c r="E512" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F512">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G512" t="s">
-        <v>75</v>
+        <v>928</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513">
-        <v>4579</v>
+        <v>4451</v>
       </c>
       <c r="B513" t="s">
-        <v>948</v>
+        <v>960</v>
       </c>
       <c r="C513" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="D513" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="E513" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F513"/>
+        <v>39</v>
+      </c>
+      <c r="F513">
+        <v>14</v>
+      </c>
       <c r="G513" t="s">
-        <v>58</v>
+        <v>928</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514">
-        <v>3915</v>
+        <v>4445</v>
       </c>
       <c r="B514" t="s">
-        <v>590</v>
+        <v>962</v>
       </c>
       <c r="C514" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="D514" t="s">
-        <v>951</v>
+        <v>963</v>
       </c>
       <c r="E514" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F514">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G514" t="s">
-        <v>61</v>
+        <v>928</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515">
-        <v>4301</v>
+        <v>4442</v>
       </c>
       <c r="B515" t="s">
-        <v>332</v>
+        <v>964</v>
       </c>
       <c r="C515" t="s">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="D515" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="E515" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F515">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="G515" t="s">
-        <v>52</v>
+        <v>928</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516">
-        <v>4208</v>
+        <v>4458</v>
       </c>
       <c r="B516" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="C516" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="D516" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="E516" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F516">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G516" t="s">
-        <v>67</v>
+        <v>928</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517">
-        <v>3820</v>
+        <v>4454</v>
       </c>
       <c r="B517" t="s">
-        <v>96</v>
+        <v>417</v>
       </c>
       <c r="C517" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="D517" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="E517" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F517">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G517" t="s">
-        <v>132</v>
+        <v>928</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518">
-        <v>4270</v>
+        <v>4449</v>
       </c>
       <c r="B518" t="s">
-        <v>956</v>
+        <v>771</v>
       </c>
       <c r="C518" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="D518" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="E518" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F518">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G518" t="s">
-        <v>84</v>
+        <v>928</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519">
-        <v>4096</v>
+        <v>4444</v>
       </c>
       <c r="B519" t="s">
-        <v>206</v>
+        <v>970</v>
       </c>
       <c r="C519" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="D519" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="E519" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F519">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G519" t="s">
-        <v>75</v>
+        <v>928</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520">
-        <v>3958</v>
+        <v>4461</v>
       </c>
       <c r="B520" t="s">
-        <v>534</v>
+        <v>972</v>
       </c>
       <c r="C520" t="s">
-        <v>959</v>
+        <v>973</v>
       </c>
       <c r="D520" t="s">
-        <v>959</v>
+        <v>973</v>
       </c>
       <c r="E520" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F520"/>
+        <v>57</v>
+      </c>
+      <c r="F520">
+        <v>18</v>
+      </c>
       <c r="G520" t="s">
-        <v>104</v>
+        <v>928</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521">
-        <v>4452</v>
+        <v>5740</v>
       </c>
       <c r="B521" t="s">
-        <v>319</v>
+        <v>974</v>
       </c>
       <c r="C521" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="D521" t="s">
-        <v>960</v>
+        <v>976</v>
       </c>
       <c r="E521" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F521">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G521" t="s">
-        <v>38</v>
+        <v>928</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522">
-        <v>4289</v>
+        <v>4459</v>
       </c>
       <c r="B522" t="s">
-        <v>445</v>
+        <v>117</v>
       </c>
       <c r="C522" t="s">
-        <v>961</v>
+        <v>977</v>
       </c>
       <c r="D522" t="s">
-        <v>961</v>
+        <v>977</v>
       </c>
       <c r="E522" t="s">
+        <v>57</v>
+      </c>
+      <c r="F522">
         <v>9</v>
       </c>
-      <c r="F522">
-[...1 lines deleted...]
-      </c>
       <c r="G522" t="s">
-        <v>52</v>
+        <v>928</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523">
-        <v>3950</v>
+        <v>5708</v>
       </c>
       <c r="B523" t="s">
-        <v>325</v>
+        <v>978</v>
       </c>
       <c r="C523" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="D523" t="s">
-        <v>962</v>
+        <v>980</v>
       </c>
       <c r="E523" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F523">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="G523" t="s">
-        <v>104</v>
+        <v>928</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524">
-        <v>4194</v>
+        <v>4466</v>
       </c>
       <c r="B524" t="s">
-        <v>963</v>
+        <v>46</v>
       </c>
       <c r="C524" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="D524" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="E524" t="s">
         <v>9</v>
       </c>
       <c r="F524">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G524" t="s">
-        <v>67</v>
+        <v>982</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525">
-        <v>4344</v>
+        <v>4465</v>
       </c>
       <c r="B525" t="s">
-        <v>965</v>
+        <v>397</v>
       </c>
       <c r="C525" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="D525" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="E525" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F525"/>
+        <v>9</v>
+      </c>
+      <c r="F525">
+        <v>40</v>
+      </c>
       <c r="G525" t="s">
-        <v>91</v>
+        <v>982</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526">
-        <v>3821</v>
+        <v>4467</v>
       </c>
       <c r="B526" t="s">
-        <v>426</v>
+        <v>984</v>
       </c>
       <c r="C526" t="s">
-        <v>967</v>
+        <v>985</v>
       </c>
       <c r="D526" t="s">
-        <v>967</v>
+        <v>985</v>
       </c>
       <c r="E526" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F526">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G526" t="s">
-        <v>132</v>
+        <v>982</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527">
-        <v>4498</v>
+        <v>3969</v>
       </c>
       <c r="B527" t="s">
-        <v>647</v>
+        <v>986</v>
       </c>
       <c r="C527" t="s">
-        <v>968</v>
+        <v>987</v>
       </c>
       <c r="D527" t="s">
-        <v>968</v>
+        <v>987</v>
       </c>
       <c r="E527" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F527">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="G527" t="s">
-        <v>18</v>
+        <v>982</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528">
-        <v>4209</v>
+        <v>4476</v>
       </c>
       <c r="B528" t="s">
-        <v>969</v>
+        <v>988</v>
       </c>
       <c r="C528" t="s">
-        <v>970</v>
+        <v>989</v>
       </c>
       <c r="D528" t="s">
-        <v>970</v>
+        <v>989</v>
       </c>
       <c r="E528" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F528">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="G528" t="s">
-        <v>67</v>
+        <v>982</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529">
-        <v>4462</v>
+        <v>4472</v>
       </c>
       <c r="B529" t="s">
-        <v>956</v>
+        <v>990</v>
       </c>
       <c r="C529" t="s">
-        <v>971</v>
+        <v>991</v>
       </c>
       <c r="D529" t="s">
-        <v>971</v>
+        <v>992</v>
       </c>
       <c r="E529" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F529"/>
+        <v>18</v>
+      </c>
+      <c r="F529">
+        <v>6</v>
+      </c>
       <c r="G529" t="s">
-        <v>38</v>
+        <v>982</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530">
-        <v>4244</v>
+        <v>4481</v>
       </c>
       <c r="B530" t="s">
-        <v>972</v>
+        <v>993</v>
       </c>
       <c r="C530" t="s">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="D530" t="s">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="E530" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F530">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G530" t="s">
-        <v>14</v>
+        <v>982</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531">
-        <v>4160</v>
+        <v>4474</v>
       </c>
       <c r="B531" t="s">
-        <v>180</v>
+        <v>995</v>
       </c>
       <c r="C531" t="s">
-        <v>974</v>
+        <v>996</v>
       </c>
       <c r="D531" t="s">
-        <v>974</v>
+        <v>996</v>
       </c>
       <c r="E531" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F531"/>
+        <v>18</v>
+      </c>
+      <c r="F531">
+        <v>3</v>
+      </c>
       <c r="G531" t="s">
-        <v>58</v>
+        <v>982</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532">
-        <v>4110</v>
+        <v>4470</v>
       </c>
       <c r="B532" t="s">
-        <v>975</v>
+        <v>30</v>
       </c>
       <c r="C532" t="s">
-        <v>976</v>
+        <v>702</v>
       </c>
       <c r="D532" t="s">
-        <v>976</v>
+        <v>997</v>
       </c>
       <c r="E532" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F532"/>
+        <v>18</v>
+      </c>
+      <c r="F532">
+        <v>33</v>
+      </c>
       <c r="G532" t="s">
-        <v>75</v>
+        <v>982</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533">
-        <v>4499</v>
+        <v>4480</v>
       </c>
       <c r="B533" t="s">
-        <v>182</v>
+        <v>998</v>
       </c>
       <c r="C533" t="s">
-        <v>977</v>
+        <v>999</v>
       </c>
       <c r="D533" t="s">
-        <v>977</v>
+        <v>999</v>
       </c>
       <c r="E533" t="s">
+        <v>18</v>
+      </c>
+      <c r="F533">
         <v>13</v>
       </c>
-      <c r="F533"/>
       <c r="G533" t="s">
-        <v>18</v>
+        <v>982</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534">
-        <v>4171</v>
+        <v>4473</v>
       </c>
       <c r="B534" t="s">
-        <v>978</v>
+        <v>346</v>
       </c>
       <c r="C534" t="s">
-        <v>979</v>
+        <v>1000</v>
       </c>
       <c r="D534" t="s">
-        <v>979</v>
+        <v>1000</v>
       </c>
       <c r="E534" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F534">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G534" t="s">
-        <v>58</v>
+        <v>982</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535">
-        <v>3852</v>
+        <v>4304</v>
       </c>
       <c r="B535" t="s">
-        <v>980</v>
+        <v>1001</v>
       </c>
       <c r="C535" t="s">
-        <v>981</v>
+        <v>1002</v>
       </c>
       <c r="D535" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="E535" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F535">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G535" t="s">
-        <v>25</v>
+        <v>982</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536">
-        <v>4035</v>
+        <v>4501</v>
       </c>
       <c r="B536" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E536" t="s">
+        <v>39</v>
+      </c>
+      <c r="F536">
+        <v>7</v>
+      </c>
+      <c r="G536" t="s">
         <v>982</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537">
-        <v>3959</v>
+        <v>4493</v>
       </c>
       <c r="B537" t="s">
-        <v>984</v>
+        <v>1006</v>
       </c>
       <c r="C537" t="s">
-        <v>985</v>
+        <v>1007</v>
       </c>
       <c r="D537" t="s">
-        <v>985</v>
+        <v>1007</v>
       </c>
       <c r="E537" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F537"/>
+        <v>39</v>
+      </c>
+      <c r="F537">
+        <v>21</v>
+      </c>
       <c r="G537" t="s">
-        <v>104</v>
+        <v>982</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538">
-        <v>4543</v>
+        <v>4488</v>
       </c>
       <c r="B538" t="s">
-        <v>479</v>
+        <v>721</v>
       </c>
       <c r="C538" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="D538" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="E538" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F538"/>
+        <v>39</v>
+      </c>
+      <c r="F538">
+        <v>8</v>
+      </c>
       <c r="G538" t="s">
-        <v>104</v>
+        <v>982</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539">
-        <v>3960</v>
+        <v>4483</v>
       </c>
       <c r="B539" t="s">
-        <v>833</v>
+        <v>541</v>
       </c>
       <c r="C539" t="s">
-        <v>987</v>
+        <v>1009</v>
       </c>
       <c r="D539" t="s">
-        <v>987</v>
+        <v>1009</v>
       </c>
       <c r="E539" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F539">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="G539" t="s">
-        <v>104</v>
+        <v>982</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540">
-        <v>4586</v>
+        <v>5755</v>
       </c>
       <c r="B540" t="s">
-        <v>459</v>
+        <v>892</v>
       </c>
       <c r="C540" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="D540" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
       <c r="E540" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F540">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G540" t="s">
-        <v>35</v>
+        <v>982</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541">
-        <v>4382</v>
+        <v>4498</v>
       </c>
       <c r="B541" t="s">
-        <v>989</v>
+        <v>972</v>
       </c>
       <c r="C541" t="s">
-        <v>990</v>
+        <v>1012</v>
       </c>
       <c r="D541" t="s">
-        <v>990</v>
+        <v>1012</v>
       </c>
       <c r="E541" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F541">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G541" t="s">
-        <v>72</v>
+        <v>982</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542">
-        <v>3916</v>
+        <v>4492</v>
       </c>
       <c r="B542" t="s">
-        <v>991</v>
+        <v>1013</v>
       </c>
       <c r="C542" t="s">
-        <v>992</v>
+        <v>1014</v>
       </c>
       <c r="D542" t="s">
-        <v>992</v>
+        <v>1014</v>
       </c>
       <c r="E542" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F542">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G542" t="s">
-        <v>61</v>
+        <v>982</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543">
-        <v>4195</v>
+        <v>4487</v>
       </c>
       <c r="B543" t="s">
-        <v>993</v>
+        <v>1015</v>
       </c>
       <c r="C543" t="s">
-        <v>992</v>
+        <v>818</v>
       </c>
       <c r="D543" t="s">
-        <v>994</v>
+        <v>1016</v>
       </c>
       <c r="E543" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F543">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G543" t="s">
-        <v>67</v>
+        <v>982</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544">
-        <v>3917</v>
+        <v>3993</v>
       </c>
       <c r="B544" t="s">
-        <v>995</v>
+        <v>1017</v>
       </c>
       <c r="C544" t="s">
-        <v>996</v>
+        <v>1018</v>
       </c>
       <c r="D544" t="s">
-        <v>996</v>
+        <v>1018</v>
       </c>
       <c r="E544" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F544"/>
+        <v>39</v>
+      </c>
+      <c r="F544">
+        <v>27</v>
+      </c>
       <c r="G544" t="s">
-        <v>61</v>
+        <v>982</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545">
-        <v>4075</v>
+        <v>4502</v>
       </c>
       <c r="B545" t="s">
-        <v>41</v>
+        <v>1019</v>
       </c>
       <c r="C545" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="D545" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="E545" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F545">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="G545" t="s">
-        <v>35</v>
+        <v>982</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546">
-        <v>4540</v>
+        <v>4495</v>
       </c>
       <c r="B546" t="s">
-        <v>998</v>
+        <v>67</v>
       </c>
       <c r="C546" t="s">
-        <v>999</v>
+        <v>1021</v>
       </c>
       <c r="D546" t="s">
-        <v>999</v>
+        <v>1021</v>
       </c>
       <c r="E546" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F546"/>
+        <v>39</v>
+      </c>
+      <c r="F546">
+        <v>10</v>
+      </c>
       <c r="G546" t="s">
-        <v>28</v>
+        <v>982</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547">
-        <v>4140</v>
+        <v>4489</v>
       </c>
       <c r="B547" t="s">
-        <v>1000</v>
+        <v>1022</v>
       </c>
       <c r="C547" t="s">
-        <v>1001</v>
+        <v>1023</v>
       </c>
       <c r="D547" t="s">
-        <v>1002</v>
+        <v>1023</v>
       </c>
       <c r="E547" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F547">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G547" t="s">
-        <v>43</v>
+        <v>982</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548">
-        <v>4529</v>
+        <v>4484</v>
       </c>
       <c r="B548" t="s">
-        <v>1003</v>
+        <v>559</v>
       </c>
       <c r="C548" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="D548" t="s">
-        <v>1004</v>
+        <v>1024</v>
       </c>
       <c r="E548" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F548">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G548" t="s">
-        <v>67</v>
+        <v>982</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549">
-        <v>3979</v>
+        <v>4507</v>
       </c>
       <c r="B549" t="s">
-        <v>211</v>
+        <v>690</v>
       </c>
       <c r="C549" t="s">
-        <v>1005</v>
+        <v>1025</v>
       </c>
       <c r="D549" t="s">
-        <v>1005</v>
+        <v>1025</v>
       </c>
       <c r="E549" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F549">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G549" t="s">
-        <v>28</v>
+        <v>982</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550">
-        <v>4184</v>
+        <v>4303</v>
       </c>
       <c r="B550" t="s">
-        <v>263</v>
+        <v>937</v>
       </c>
       <c r="C550" t="s">
-        <v>1006</v>
+        <v>1026</v>
       </c>
       <c r="D550" t="s">
-        <v>1007</v>
+        <v>1026</v>
       </c>
       <c r="E550" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F550">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="G550" t="s">
-        <v>67</v>
+        <v>982</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551">
-        <v>3995</v>
-[...3 lines deleted...]
-      </c>
+        <v>4505</v>
+      </c>
+      <c r="B551"/>
       <c r="C551" t="s">
-        <v>1006</v>
+        <v>1027</v>
       </c>
       <c r="D551" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="E551" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F551">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G551" t="s">
-        <v>28</v>
+        <v>982</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552">
-        <v>4172</v>
+        <v>4508</v>
       </c>
       <c r="B552" t="s">
-        <v>840</v>
+        <v>1028</v>
       </c>
       <c r="C552" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="D552" t="s">
-        <v>1010</v>
+        <v>1029</v>
       </c>
       <c r="E552" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F552"/>
+        <v>57</v>
+      </c>
+      <c r="F552">
+        <v>11</v>
+      </c>
       <c r="G552" t="s">
-        <v>58</v>
-[...4532 lines deleted...]
-        <v>132</v>
+        <v>982</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">