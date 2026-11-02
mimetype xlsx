--- v0 (2026-09-02)
+++ v1 (2026-11-02)
@@ -12,71 +12,4943 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Rose" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1631">
   <si>
     <t>ID Calciatore</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Short Name</t>
   </si>
   <si>
     <t>Ruolo</t>
   </si>
   <si>
     <t>Numero Maglia</t>
   </si>
   <si>
     <t>Squadra</t>
+  </si>
+  <si>
+    <t>Marios</t>
+  </si>
+  <si>
+    <t>BALAMOTIS</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>AEK</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>STRAKOSHA</t>
+  </si>
+  <si>
+    <t>Alberto</t>
+  </si>
+  <si>
+    <t>BRIGNOLI</t>
+  </si>
+  <si>
+    <t>Charalampos</t>
+  </si>
+  <si>
+    <t>LYKOGIANNIS</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Stavros</t>
+  </si>
+  <si>
+    <t>PILIOS</t>
+  </si>
+  <si>
+    <t>Domagoj</t>
+  </si>
+  <si>
+    <t>VIDA</t>
+  </si>
+  <si>
+    <t>Harold</t>
+  </si>
+  <si>
+    <t>MOUKOUDI</t>
+  </si>
+  <si>
+    <t>Filipe</t>
+  </si>
+  <si>
+    <t>RELVAS</t>
+  </si>
+  <si>
+    <t>Lazaros</t>
+  </si>
+  <si>
+    <t>ROTA</t>
+  </si>
+  <si>
+    <t>Razvan</t>
+  </si>
+  <si>
+    <t>MARIN</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Mijat</t>
+  </si>
+  <si>
+    <t>GACINOVIC</t>
+  </si>
+  <si>
+    <t>Aboubakary</t>
+  </si>
+  <si>
+    <t>KOITA</t>
+  </si>
+  <si>
+    <t>Milán</t>
+  </si>
+  <si>
+    <t>VITÁLIS</t>
+  </si>
+  <si>
+    <t>Kervin</t>
+  </si>
+  <si>
+    <t>ARRIAGA</t>
+  </si>
+  <si>
+    <t>Kaan</t>
+  </si>
+  <si>
+    <t>KAIRINEN</t>
+  </si>
+  <si>
+    <t>João</t>
+  </si>
+  <si>
+    <t>MÁRIO</t>
+  </si>
+  <si>
+    <t>JOAO MÁRIO</t>
+  </si>
+  <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>ZUBKOV</t>
+  </si>
+  <si>
+    <t>Petros</t>
+  </si>
+  <si>
+    <t>MANTALOS</t>
+  </si>
+  <si>
+    <t>Lovro</t>
+  </si>
+  <si>
+    <t>MAJER</t>
+  </si>
+  <si>
+    <t>Barnabás</t>
+  </si>
+  <si>
+    <t>VARGA</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Luka</t>
+  </si>
+  <si>
+    <t>JOVIC</t>
+  </si>
+  <si>
+    <t>ZINI</t>
+  </si>
+  <si>
+    <t>Kepa</t>
+  </si>
+  <si>
+    <t>ARRIZABALAGA</t>
+  </si>
+  <si>
+    <t>Arsenal</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>RAYA</t>
+  </si>
+  <si>
+    <t>Illan</t>
+  </si>
+  <si>
+    <t>MESLIER</t>
+  </si>
+  <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>CALAFIORI</t>
+  </si>
+  <si>
+    <t>GABRIEL</t>
+  </si>
+  <si>
+    <t>Cristhian</t>
+  </si>
+  <si>
+    <t>MOSQUERA</t>
+  </si>
+  <si>
+    <t>Ezri</t>
+  </si>
+  <si>
+    <t>KONSA</t>
+  </si>
+  <si>
+    <t>Piero</t>
+  </si>
+  <si>
+    <t>HINCAPIÉ</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>SALIBA</t>
+  </si>
+  <si>
+    <t>Jurriën</t>
+  </si>
+  <si>
+    <t>TIMBER</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>WHITE</t>
+  </si>
+  <si>
+    <t>Myles</t>
+  </si>
+  <si>
+    <t>LEWIS-SKELLY</t>
+  </si>
+  <si>
+    <t>Noni</t>
+  </si>
+  <si>
+    <t>MADUEKE</t>
+  </si>
+  <si>
+    <t>Declan</t>
+  </si>
+  <si>
+    <t>RICE</t>
+  </si>
+  <si>
+    <t>Eberechi</t>
+  </si>
+  <si>
+    <t>EZE</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>GUIMARÃES</t>
+  </si>
+  <si>
+    <t>Mikel</t>
+  </si>
+  <si>
+    <t>MERINO</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>ØDEGAARD</t>
+  </si>
+  <si>
+    <t>Bukayo</t>
+  </si>
+  <si>
+    <t>SAKA</t>
+  </si>
+  <si>
+    <t>ZUBIMENDI</t>
+  </si>
+  <si>
+    <t>Christos</t>
+  </si>
+  <si>
+    <t>TZOLIS</t>
+  </si>
+  <si>
+    <t>Kai</t>
+  </si>
+  <si>
+    <t>HAVERTZ</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>DOWMAN</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>GYÖKERES</t>
+  </si>
+  <si>
+    <t>Zion</t>
+  </si>
+  <si>
+    <t>SUZUKI</t>
+  </si>
+  <si>
+    <t>Aston Villa</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>WRIGHT</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>BIZOT</t>
+  </si>
+  <si>
+    <t>Lamare</t>
+  </si>
+  <si>
+    <t>BOGARDE</t>
+  </si>
+  <si>
+    <t>Matteo</t>
+  </si>
+  <si>
+    <t>RUGGERI</t>
+  </si>
+  <si>
+    <t>Matty</t>
+  </si>
+  <si>
+    <t>CASH</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>MAATSEN</t>
+  </si>
+  <si>
+    <t>Tyrone</t>
+  </si>
+  <si>
+    <t>MINGS</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>WAN-BISSAKA</t>
+  </si>
+  <si>
+    <t>Pau</t>
+  </si>
+  <si>
+    <t>TORRES</t>
+  </si>
+  <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>LINDELÖF</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>HARDWOOD-BELLIS</t>
+  </si>
+  <si>
+    <t>Ibrahim</t>
+  </si>
+  <si>
+    <t>MBAYE</t>
+  </si>
+  <si>
+    <t>GOMES</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>MCGINN</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>HEMMINGS</t>
+  </si>
+  <si>
+    <t>Emiliano</t>
+  </si>
+  <si>
+    <t>BUENDÍA</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>GORETZKA</t>
+  </si>
+  <si>
+    <t>Ross</t>
+  </si>
+  <si>
+    <t>BARKLEY</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>GARNACHO</t>
+  </si>
+  <si>
+    <t>Johan</t>
+  </si>
+  <si>
+    <t>MANZAMBI</t>
+  </si>
+  <si>
+    <t>Boubacar</t>
+  </si>
+  <si>
+    <t>KAMARA</t>
+  </si>
+  <si>
+    <t>Nicolas</t>
+  </si>
+  <si>
+    <t>JACKSON</t>
+  </si>
+  <si>
+    <t>Tammy</t>
+  </si>
+  <si>
+    <t>ABRAHAM</t>
+  </si>
+  <si>
+    <t>ALYSSON</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>OBLAK</t>
+  </si>
+  <si>
+    <t>Atl. Madrid</t>
+  </si>
+  <si>
+    <t>Juan</t>
+  </si>
+  <si>
+    <t>MUSSO</t>
+  </si>
+  <si>
+    <t>Dani</t>
+  </si>
+  <si>
+    <t>MARTINEZ</t>
+  </si>
+  <si>
+    <t>Cristian</t>
+  </si>
+  <si>
+    <t>ROMERO</t>
+  </si>
+  <si>
+    <t>Jorge</t>
+  </si>
+  <si>
+    <t>DOMINGUEZ LITUBA</t>
+  </si>
+  <si>
+    <t>LITUBA</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>LE NORMAND</t>
+  </si>
+  <si>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>PUBILL</t>
+  </si>
+  <si>
+    <t>Arnau</t>
+  </si>
+  <si>
+    <t>SOLÀ</t>
+  </si>
+  <si>
+    <t>GRIMALDO</t>
+  </si>
+  <si>
+    <t>Dávid</t>
+  </si>
+  <si>
+    <t>HANCKO</t>
+  </si>
+  <si>
+    <t>CASTILLO</t>
+  </si>
+  <si>
+    <t>Marcos</t>
+  </si>
+  <si>
+    <t>LLORENTE</t>
+  </si>
+  <si>
+    <t>Kang-in</t>
+  </si>
+  <si>
+    <t>LEE</t>
+  </si>
+  <si>
+    <t>Rodrigo</t>
+  </si>
+  <si>
+    <t>MENDOZA</t>
+  </si>
+  <si>
+    <t>ORTIZ</t>
+  </si>
+  <si>
+    <t>Álex</t>
+  </si>
+  <si>
+    <t>BAENA</t>
+  </si>
+  <si>
+    <t>KOKE</t>
+  </si>
+  <si>
+    <t>Obed</t>
+  </si>
+  <si>
+    <t>VARGAS</t>
+  </si>
+  <si>
+    <t>Giuliano</t>
+  </si>
+  <si>
+    <t>SIMEONE</t>
+  </si>
+  <si>
+    <t>Morten</t>
+  </si>
+  <si>
+    <t>HJULMAND</t>
+  </si>
+  <si>
+    <t>Pablo</t>
+  </si>
+  <si>
+    <t>BARRIOS</t>
+  </si>
+  <si>
+    <t>Johnny</t>
+  </si>
+  <si>
+    <t>CARDOSO</t>
+  </si>
+  <si>
+    <t>Julián</t>
+  </si>
+  <si>
+    <t>ALVAREZ</t>
+  </si>
+  <si>
+    <t>Ademola</t>
+  </si>
+  <si>
+    <t>LOOKMAN</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>SØRLOTH</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>DAVID</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>DREWES</t>
+  </si>
+  <si>
+    <t>B. Dortmund</t>
+  </si>
+  <si>
+    <t>MEYER</t>
+  </si>
+  <si>
+    <t>Gregor</t>
+  </si>
+  <si>
+    <t>KOBEL</t>
+  </si>
+  <si>
+    <t>Silas</t>
+  </si>
+  <si>
+    <t>OSTRZINSKI</t>
+  </si>
+  <si>
+    <t>Kauã</t>
+  </si>
+  <si>
+    <t>PRATES</t>
+  </si>
+  <si>
+    <t>Joane</t>
+  </si>
+  <si>
+    <t>GADOU</t>
+  </si>
+  <si>
+    <t>Waldemar</t>
+  </si>
+  <si>
+    <t>ANTON</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>REGGIANI</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>RYERSON</t>
+  </si>
+  <si>
+    <t>Ramy</t>
+  </si>
+  <si>
+    <t>BENSEBAINI</t>
+  </si>
+  <si>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>MANE</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>SVENSSON</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>SCHLOTTERBECK</t>
+  </si>
+  <si>
+    <t>Enzo</t>
+  </si>
+  <si>
+    <t>DUARTE</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>NWANERI</t>
+  </si>
+  <si>
+    <t>Jobe</t>
+  </si>
+  <si>
+    <t>BELLINGHAM</t>
+  </si>
+  <si>
+    <t>Joey</t>
+  </si>
+  <si>
+    <t>VEERMAN</t>
+  </si>
+  <si>
+    <t>Carney</t>
+  </si>
+  <si>
+    <t>CHUKWUEMEKA</t>
+  </si>
+  <si>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>INACIO</t>
+  </si>
+  <si>
+    <t>Konstantinos</t>
+  </si>
+  <si>
+    <t>KARETSAS</t>
+  </si>
+  <si>
+    <t>Mussa</t>
+  </si>
+  <si>
+    <t>KABA</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>SABITZER</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>NMECHA</t>
+  </si>
+  <si>
+    <t>Mathis</t>
+  </si>
+  <si>
+    <t>ALBERT</t>
+  </si>
+  <si>
+    <t>Maximilian</t>
+  </si>
+  <si>
+    <t>BEIER</t>
+  </si>
+  <si>
+    <t>Fábio</t>
+  </si>
+  <si>
+    <t>SILVA</t>
+  </si>
+  <si>
+    <t>FABIO SILVA</t>
+  </si>
+  <si>
+    <t>Serhou</t>
+  </si>
+  <si>
+    <t>GUIRASSY</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>LIVAKOVIC</t>
+  </si>
+  <si>
+    <t>Barcellona</t>
+  </si>
+  <si>
+    <t>Wojciech</t>
+  </si>
+  <si>
+    <t>SZCZESNY</t>
+  </si>
+  <si>
+    <t>Joan</t>
+  </si>
+  <si>
+    <t>GARCÍA</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Andreas</t>
+  </si>
+  <si>
+    <t>CHRISTENSEN</t>
+  </si>
+  <si>
+    <t>BALDE</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>KOUNDÉ</t>
+  </si>
+  <si>
+    <t>Xavi</t>
+  </si>
+  <si>
+    <t>ESPART</t>
+  </si>
+  <si>
+    <t>CANCELO</t>
+  </si>
+  <si>
+    <t>Gerard</t>
+  </si>
+  <si>
+    <t>MARTÍN</t>
+  </si>
+  <si>
+    <t>CUBARSÍ</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>FARINAS</t>
+  </si>
+  <si>
+    <t>OLMO</t>
+  </si>
+  <si>
+    <t>RAPHINHA</t>
+  </si>
+  <si>
+    <t>RODRI</t>
+  </si>
+  <si>
+    <t>BERNAL</t>
+  </si>
+  <si>
+    <t>PEDRI</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>BISIWU</t>
+  </si>
+  <si>
+    <t>Frenkie</t>
+  </si>
+  <si>
+    <t>DE JONG</t>
+  </si>
+  <si>
+    <t>GAVI</t>
+  </si>
+  <si>
+    <t>Fermín</t>
+  </si>
+  <si>
+    <t>LÓPEZ</t>
+  </si>
+  <si>
+    <t>Hamza</t>
+  </si>
+  <si>
+    <t>ABDELKARIM</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>GORDON</t>
+  </si>
+  <si>
+    <t>Lamine</t>
+  </si>
+  <si>
+    <t>YAMAL</t>
+  </si>
+  <si>
+    <t>Karim</t>
+  </si>
+  <si>
+    <t>ADEYEMI</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>JESUS</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>URBIG</t>
+  </si>
+  <si>
+    <t>Bayern</t>
+  </si>
+  <si>
+    <t>Sven</t>
+  </si>
+  <si>
+    <t>ULREICH</t>
+  </si>
+  <si>
+    <t>Manuel</t>
+  </si>
+  <si>
+    <t>NEUER</t>
+  </si>
+  <si>
+    <t>Sacha</t>
+  </si>
+  <si>
+    <t>BOEY</t>
+  </si>
+  <si>
+    <t>TAH</t>
+  </si>
+  <si>
+    <t>Hiroki</t>
+  </si>
+  <si>
+    <t>ITO</t>
+  </si>
+  <si>
+    <t>Minjae</t>
+  </si>
+  <si>
+    <t>KIM</t>
+  </si>
+  <si>
+    <t>Josip</t>
+  </si>
+  <si>
+    <t>STANISIC</t>
+  </si>
+  <si>
+    <t>Nathaniel</t>
+  </si>
+  <si>
+    <t>BROWN</t>
+  </si>
+  <si>
+    <t>Dayot</t>
+  </si>
+  <si>
+    <t>UPAMECANO</t>
+  </si>
+  <si>
+    <t>Serge</t>
+  </si>
+  <si>
+    <t>GNABRY</t>
+  </si>
+  <si>
+    <t>Ismael</t>
+  </si>
+  <si>
+    <t>SAIBARI</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>OLISE</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>KIMMICH</t>
+  </si>
+  <si>
+    <t>Lennart</t>
+  </si>
+  <si>
+    <t>KARL</t>
+  </si>
+  <si>
+    <t>Aleksandar</t>
+  </si>
+  <si>
+    <t>PAVLOVIC</t>
+  </si>
+  <si>
+    <t>Konrad</t>
+  </si>
+  <si>
+    <t>LAIMER</t>
+  </si>
+  <si>
+    <t>Jamal</t>
+  </si>
+  <si>
+    <t>MUSIALA</t>
+  </si>
+  <si>
+    <t>Bara Sapoko</t>
+  </si>
+  <si>
+    <t>NDIAYE</t>
+  </si>
+  <si>
+    <t>Alphonso</t>
+  </si>
+  <si>
+    <t>DAVIES</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>BISCHOF</t>
+  </si>
+  <si>
+    <t>Bastian</t>
+  </si>
+  <si>
+    <t>ASSOMO</t>
+  </si>
+  <si>
+    <t>Luis</t>
+  </si>
+  <si>
+    <t>DÍAZ</t>
+  </si>
+  <si>
+    <t>LUIS DÍAZ</t>
+  </si>
+  <si>
+    <t>Maycon</t>
+  </si>
+  <si>
+    <t>CARDOZO</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>KANE</t>
+  </si>
+  <si>
+    <t>Alvaro</t>
+  </si>
+  <si>
+    <t>VALLES</t>
+  </si>
+  <si>
+    <t>Betis</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>CONDE</t>
+  </si>
+  <si>
+    <t>Junior</t>
+  </si>
+  <si>
+    <t>FIRPO</t>
+  </si>
+  <si>
+    <t>Fran</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>GOMEZ</t>
+  </si>
+  <si>
+    <t>BARTRA</t>
+  </si>
+  <si>
+    <t>Héctor</t>
+  </si>
+  <si>
+    <t>BELLERÍN</t>
+  </si>
+  <si>
+    <t>Angel</t>
+  </si>
+  <si>
+    <t>NATAN</t>
+  </si>
+  <si>
+    <t>Aitor</t>
+  </si>
+  <si>
+    <t>RUIBAL</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>DEOSSA</t>
+  </si>
+  <si>
+    <t>Iker</t>
+  </si>
+  <si>
+    <t>LOSADA</t>
+  </si>
+  <si>
+    <t>ANTONY</t>
+  </si>
+  <si>
+    <t>ROCA</t>
+  </si>
+  <si>
+    <t>RIQUELME</t>
+  </si>
+  <si>
+    <t>FORNALS</t>
+  </si>
+  <si>
+    <t>Abde</t>
+  </si>
+  <si>
+    <t>EZZALZOULI</t>
+  </si>
+  <si>
+    <t>CEBALLOS</t>
+  </si>
+  <si>
+    <t>Giovani Lo</t>
+  </si>
+  <si>
+    <t>CELSO</t>
+  </si>
+  <si>
+    <t>Álvaro</t>
+  </si>
+  <si>
+    <t>FIDALGO</t>
+  </si>
+  <si>
+    <t>Facundo</t>
+  </si>
+  <si>
+    <t>ISCO</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>PARROTT</t>
+  </si>
+  <si>
+    <t>Cucho</t>
+  </si>
+  <si>
+    <t>HERNÁNDEZ</t>
+  </si>
+  <si>
+    <t>Nikita</t>
+  </si>
+  <si>
+    <t>HAIKIN</t>
+  </si>
+  <si>
+    <t>Bodoe Glimt</t>
+  </si>
+  <si>
+    <t>Isak</t>
+  </si>
+  <si>
+    <t>SJONG</t>
+  </si>
+  <si>
+    <t>Julian Faye</t>
+  </si>
+  <si>
+    <t>LUND</t>
+  </si>
+  <si>
+    <t>Martin Lund</t>
+  </si>
+  <si>
+    <t>ANDERSEN</t>
+  </si>
+  <si>
+    <t>Villads</t>
+  </si>
+  <si>
+    <t>NIELSEN</t>
+  </si>
+  <si>
+    <t>Haitam</t>
+  </si>
+  <si>
+    <t>ALEESAMI</t>
+  </si>
+  <si>
+    <t>Fredrik</t>
+  </si>
+  <si>
+    <t>BJØRKAN</t>
+  </si>
+  <si>
+    <t>Odin</t>
+  </si>
+  <si>
+    <t>BJØRTUFT</t>
+  </si>
+  <si>
+    <t>Jostein</t>
+  </si>
+  <si>
+    <t>GUNDERSEN</t>
+  </si>
+  <si>
+    <t>Jens Petter</t>
+  </si>
+  <si>
+    <t>HAUGE</t>
+  </si>
+  <si>
+    <t>Kasper</t>
+  </si>
+  <si>
+    <t>SOLHAUG</t>
+  </si>
+  <si>
+    <t>Magnus</t>
+  </si>
+  <si>
+    <t>RIISNÆS</t>
+  </si>
+  <si>
+    <t>KITOLANO</t>
+  </si>
+  <si>
+    <t>BERG</t>
+  </si>
+  <si>
+    <t>Assan</t>
+  </si>
+  <si>
+    <t>SANYANG</t>
+  </si>
+  <si>
+    <t>SJØVOLD</t>
+  </si>
+  <si>
+    <t>Ulrik</t>
+  </si>
+  <si>
+    <t>SALTNES</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>MIKKELSEN</t>
+  </si>
+  <si>
+    <t>Håkon</t>
+  </si>
+  <si>
+    <t>EVJEN</t>
+  </si>
+  <si>
+    <t>Sondre Brunstad</t>
+  </si>
+  <si>
+    <t>FET</t>
+  </si>
+  <si>
+    <t>Sondre</t>
+  </si>
+  <si>
+    <t>AUKLEND</t>
+  </si>
+  <si>
+    <t>Joel</t>
+  </si>
+  <si>
+    <t>MVUKA</t>
+  </si>
+  <si>
+    <t>Ola</t>
+  </si>
+  <si>
+    <t>BRYNHILDSEN</t>
+  </si>
+  <si>
+    <t>HELMERSEN</t>
+  </si>
+  <si>
+    <t>MÄÄTTÄ</t>
+  </si>
+  <si>
+    <t>Ole Didrik</t>
+  </si>
+  <si>
+    <t>BLOMBERG</t>
+  </si>
+  <si>
+    <t>Yann</t>
+  </si>
+  <si>
+    <t>SOMMER</t>
+  </si>
+  <si>
+    <t>Bruges</t>
+  </si>
+  <si>
+    <t>Argus</t>
+  </si>
+  <si>
+    <t>VANDEN DRIESSCHE</t>
+  </si>
+  <si>
+    <t>V DRIESSCHE</t>
+  </si>
+  <si>
+    <t>Axl</t>
+  </si>
+  <si>
+    <t>DE CORTE</t>
+  </si>
+  <si>
+    <t>Nordin</t>
+  </si>
+  <si>
+    <t>JACKERS</t>
+  </si>
+  <si>
+    <t>Jorne</t>
+  </si>
+  <si>
+    <t>SPILEERS</t>
+  </si>
+  <si>
+    <t>Andre</t>
+  </si>
+  <si>
+    <t>GARCIA</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>MECHELE</t>
+  </si>
+  <si>
+    <t>ORDOÑEZ</t>
+  </si>
+  <si>
+    <t>Joaquin</t>
+  </si>
+  <si>
+    <t>SEYS</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>VAN HOOGEN</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>SIQUET</t>
+  </si>
+  <si>
+    <t>Han-beom</t>
+  </si>
+  <si>
+    <t>Kyriani</t>
+  </si>
+  <si>
+    <t>SABBE</t>
+  </si>
+  <si>
+    <t>Samba</t>
+  </si>
+  <si>
+    <t>COULIBALY</t>
+  </si>
+  <si>
+    <t>DAMS</t>
+  </si>
+  <si>
+    <t>Wisdom</t>
+  </si>
+  <si>
+    <t>MIKE</t>
+  </si>
+  <si>
+    <t>Félix</t>
+  </si>
+  <si>
+    <t>LEMARECHAL</t>
+  </si>
+  <si>
+    <t>Cheveyo</t>
+  </si>
+  <si>
+    <t>TSAWA</t>
+  </si>
+  <si>
+    <t>Mamadou</t>
+  </si>
+  <si>
+    <t>DIAKHON</t>
+  </si>
+  <si>
+    <t>Lynnt</t>
+  </si>
+  <si>
+    <t>AUDOOR</t>
+  </si>
+  <si>
+    <t>VETLESEN</t>
+  </si>
+  <si>
+    <t>Tian</t>
+  </si>
+  <si>
+    <t>KOREN</t>
+  </si>
+  <si>
+    <t>Hans</t>
+  </si>
+  <si>
+    <t>VANAKEN</t>
+  </si>
+  <si>
+    <t>Freddie</t>
+  </si>
+  <si>
+    <t>POTTS</t>
+  </si>
+  <si>
+    <t>Andrej</t>
+  </si>
+  <si>
+    <t>VASOVIC</t>
+  </si>
+  <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>FORBS</t>
+  </si>
+  <si>
+    <t>Romeo</t>
+  </si>
+  <si>
+    <t>VERMANT</t>
+  </si>
+  <si>
+    <t>Nicolo</t>
+  </si>
+  <si>
+    <t>TRESOLDI</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>ROBBERECHTS</t>
+  </si>
+  <si>
+    <t>VIRGILI</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>SÁNCHEZ</t>
+  </si>
+  <si>
+    <t>Como</t>
+  </si>
+  <si>
+    <t>Jean</t>
+  </si>
+  <si>
+    <t>BUTEZ</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>SMOLCIC</t>
+  </si>
+  <si>
+    <t>DOSSENA</t>
+  </si>
+  <si>
+    <t>Marc-Oliver</t>
+  </si>
+  <si>
+    <t>KEMPF</t>
+  </si>
+  <si>
+    <t>Yan</t>
+  </si>
+  <si>
+    <t>COUTO</t>
+  </si>
+  <si>
+    <t>Jacobo</t>
+  </si>
+  <si>
+    <t>RAMÓN</t>
+  </si>
+  <si>
+    <t>Trevoh</t>
+  </si>
+  <si>
+    <t>CHALOBAH</t>
+  </si>
+  <si>
+    <t>Kaiki</t>
+  </si>
+  <si>
+    <t>BRUNO</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>VALLE</t>
+  </si>
+  <si>
+    <t>BATURINA</t>
+  </si>
+  <si>
+    <t>MILLA</t>
+  </si>
+  <si>
+    <t>Jesus</t>
+  </si>
+  <si>
+    <t>RODRÍGUEZ</t>
+  </si>
+  <si>
+    <t>Mattia</t>
+  </si>
+  <si>
+    <t>LIBERALI</t>
+  </si>
+  <si>
+    <t>Nicolás</t>
+  </si>
+  <si>
+    <t>PAZ</t>
+  </si>
+  <si>
+    <t>Máximo</t>
+  </si>
+  <si>
+    <t>PERRONE</t>
+  </si>
+  <si>
+    <t>Maxence</t>
+  </si>
+  <si>
+    <t>CAQUERET</t>
+  </si>
+  <si>
+    <t>RICCI</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>DA CUNHA</t>
+  </si>
+  <si>
+    <t>Moise</t>
+  </si>
+  <si>
+    <t>KEAN</t>
+  </si>
+  <si>
+    <t>Tasos</t>
+  </si>
+  <si>
+    <t>DOUVIKAS</t>
+  </si>
+  <si>
+    <t>Assane</t>
+  </si>
+  <si>
+    <t>DIAO</t>
+  </si>
+  <si>
+    <t>EDERSON</t>
+  </si>
+  <si>
+    <t>Fenerbahce</t>
+  </si>
+  <si>
+    <t>Kuzey</t>
+  </si>
+  <si>
+    <t>SAPAZ</t>
+  </si>
+  <si>
+    <t>Tarik</t>
+  </si>
+  <si>
+    <t>ÇETIN</t>
+  </si>
+  <si>
+    <t>Mert</t>
+  </si>
+  <si>
+    <t>GÜNOK</t>
+  </si>
+  <si>
+    <t>Ognjen</t>
+  </si>
+  <si>
+    <t>MIMOVIC</t>
+  </si>
+  <si>
+    <t>Kojo Peprah</t>
+  </si>
+  <si>
+    <t>OPPONG</t>
+  </si>
+  <si>
+    <t>Yigit Efe</t>
+  </si>
+  <si>
+    <t>DEMIR</t>
+  </si>
+  <si>
+    <t>SKRINIAR</t>
+  </si>
+  <si>
+    <t>MÜLDÜR</t>
+  </si>
+  <si>
+    <t>Nélson</t>
+  </si>
+  <si>
+    <t>SEMEDO</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>AKÉ</t>
+  </si>
+  <si>
+    <t>Kerem</t>
+  </si>
+  <si>
+    <t>AKTÜRKOGLU</t>
+  </si>
+  <si>
+    <t>Bartug</t>
+  </si>
+  <si>
+    <t>ELMAZ</t>
+  </si>
+  <si>
+    <t>GUENDOUZI</t>
+  </si>
+  <si>
+    <t>Dorgeles</t>
+  </si>
+  <si>
+    <t>NENE</t>
+  </si>
+  <si>
+    <t>ASENSIO</t>
+  </si>
+  <si>
+    <t>N'Golo</t>
+  </si>
+  <si>
+    <t>KANTÉ</t>
+  </si>
+  <si>
+    <t>Levent</t>
+  </si>
+  <si>
+    <t>MERCAN</t>
+  </si>
+  <si>
+    <t>Ismail</t>
+  </si>
+  <si>
+    <t>YÜKSEK</t>
+  </si>
+  <si>
+    <t>Oguz</t>
+  </si>
+  <si>
+    <t>AYDIN</t>
+  </si>
+  <si>
+    <t>Irfan Can</t>
+  </si>
+  <si>
+    <t>KAHVECI</t>
+  </si>
+  <si>
+    <t>Archie</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
+    <t>GREENWOOD</t>
+  </si>
+  <si>
+    <t>Vedat</t>
+  </si>
+  <si>
+    <t>MURIQI</t>
+  </si>
+  <si>
+    <t>Romelu</t>
+  </si>
+  <si>
+    <t>LUKAKU</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>KASTENMEIER</t>
+  </si>
+  <si>
+    <t>Feyenoord</t>
+  </si>
+  <si>
+    <t>Liam</t>
+  </si>
+  <si>
+    <t>BOSSIN</t>
+  </si>
+  <si>
+    <t>Tjark</t>
+  </si>
+  <si>
+    <t>ERNST</t>
+  </si>
+  <si>
+    <t>Mannou</t>
+  </si>
+  <si>
+    <t>BERGER</t>
+  </si>
+  <si>
+    <t>Jeremiah</t>
+  </si>
+  <si>
+    <t>ST. JUSTE</t>
+  </si>
+  <si>
+    <t>Bart</t>
+  </si>
+  <si>
+    <t>NIEUWKOOP</t>
+  </si>
+  <si>
+    <t>Tijme</t>
+  </si>
+  <si>
+    <t>WESSELS</t>
+  </si>
+  <si>
+    <t>Javi</t>
+  </si>
+  <si>
+    <t>LOPEZ</t>
+  </si>
+  <si>
+    <t>Gijs</t>
+  </si>
+  <si>
+    <t>SMAL</t>
+  </si>
+  <si>
+    <t>Givairo</t>
+  </si>
+  <si>
+    <t>READ</t>
+  </si>
+  <si>
+    <t>Thijs</t>
+  </si>
+  <si>
+    <t>KRAAIJEVELD</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>BOS</t>
+  </si>
+  <si>
+    <t>Tsuyoshi</t>
+  </si>
+  <si>
+    <t>WATANABE</t>
+  </si>
+  <si>
+    <t>Mika</t>
+  </si>
+  <si>
+    <t>MARMOL</t>
+  </si>
+  <si>
+    <t>Mats</t>
+  </si>
+  <si>
+    <t>DEIJL</t>
+  </si>
+  <si>
+    <t>Gaoussou</t>
+  </si>
+  <si>
+    <t>DIARRA</t>
+  </si>
+  <si>
+    <t>Reiss</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t>Oussama</t>
+  </si>
+  <si>
+    <t>TARGHALLINE</t>
+  </si>
+  <si>
+    <t>Gjivai</t>
+  </si>
+  <si>
+    <t>ZECHIEL</t>
+  </si>
+  <si>
+    <t>Anis Hadj</t>
+  </si>
+  <si>
+    <t>MOUSSA</t>
+  </si>
+  <si>
+    <t>Gonçalo</t>
+  </si>
+  <si>
+    <t>BORGES</t>
+  </si>
+  <si>
+    <t>Sem</t>
+  </si>
+  <si>
+    <t>STEIJN</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>MODER</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>VAN DEN ELSHOUT</t>
+  </si>
+  <si>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>VANHOUTTE</t>
+  </si>
+  <si>
+    <t>Luciano</t>
+  </si>
+  <si>
+    <t>VALENTE</t>
+  </si>
+  <si>
+    <t>Shaqueel</t>
+  </si>
+  <si>
+    <t>VAN PERSIE</t>
+  </si>
+  <si>
+    <t>Jerayno</t>
+  </si>
+  <si>
+    <t>SCHAKEN</t>
+  </si>
+  <si>
+    <t>Nacho</t>
+  </si>
+  <si>
+    <t>FERRI</t>
+  </si>
+  <si>
+    <t>Günay</t>
+  </si>
+  <si>
+    <t>GÜVENÇ</t>
+  </si>
+  <si>
+    <t>Galatasaray</t>
+  </si>
+  <si>
+    <t>Enes</t>
+  </si>
+  <si>
+    <t>BÜYÜK</t>
+  </si>
+  <si>
+    <t>Ugurcan</t>
+  </si>
+  <si>
+    <t>ÇAKIR</t>
+  </si>
+  <si>
+    <t>Jankat</t>
+  </si>
+  <si>
+    <t>YILMAZ</t>
+  </si>
+  <si>
+    <t>Wilfried</t>
+  </si>
+  <si>
+    <t>SINGO</t>
+  </si>
+  <si>
+    <t>Roland</t>
+  </si>
+  <si>
+    <t>SALLAI</t>
+  </si>
+  <si>
+    <t>El Chadaille</t>
+  </si>
+  <si>
+    <t>BITSHIABU</t>
+  </si>
+  <si>
+    <t>Abdülkerim</t>
+  </si>
+  <si>
+    <t>BARDAKCI</t>
+  </si>
+  <si>
+    <t>Davinson</t>
+  </si>
+  <si>
+    <t>Eren</t>
+  </si>
+  <si>
+    <t>ELMALI</t>
+  </si>
+  <si>
+    <t>JAKOBS</t>
+  </si>
+  <si>
+    <t>Baris Alper</t>
+  </si>
+  <si>
+    <t>Mario</t>
+  </si>
+  <si>
+    <t>LEMINA</t>
+  </si>
+  <si>
+    <t>Berat</t>
+  </si>
+  <si>
+    <t>LUS</t>
+  </si>
+  <si>
+    <t>Lesley</t>
+  </si>
+  <si>
+    <t>UGOCHUKWU</t>
+  </si>
+  <si>
+    <t>Yunus</t>
+  </si>
+  <si>
+    <t>AKGÜN</t>
+  </si>
+  <si>
+    <t>Aleksei</t>
+  </si>
+  <si>
+    <t>BATRAKOV</t>
+  </si>
+  <si>
+    <t>TORREIRA</t>
+  </si>
+  <si>
+    <t>SARA</t>
+  </si>
+  <si>
+    <t>Leroy</t>
+  </si>
+  <si>
+    <t>SANÉ</t>
+  </si>
+  <si>
+    <t>Renato</t>
+  </si>
+  <si>
+    <t>NHAGA</t>
+  </si>
+  <si>
+    <t>Ilkay</t>
+  </si>
+  <si>
+    <t>GÜNDOGAN</t>
+  </si>
+  <si>
+    <t>Deniz</t>
+  </si>
+  <si>
+    <t>GÜL</t>
+  </si>
+  <si>
+    <t>OSIMHEN</t>
+  </si>
+  <si>
+    <t>Rafael</t>
+  </si>
+  <si>
+    <t>LEÃO</t>
+  </si>
+  <si>
+    <t>PROVEDEL</t>
+  </si>
+  <si>
+    <t>Inter</t>
+  </si>
+  <si>
+    <t>Raffaele</t>
+  </si>
+  <si>
+    <t>DI GENNARO</t>
+  </si>
+  <si>
+    <t>Josep</t>
+  </si>
+  <si>
+    <t>MARTÍNEZ</t>
+  </si>
+  <si>
+    <t>Djed</t>
+  </si>
+  <si>
+    <t>SPENCE</t>
+  </si>
+  <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>DIMARCO</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>PAVARD</t>
+  </si>
+  <si>
+    <t>Leonardo</t>
+  </si>
+  <si>
+    <t>BOVIO</t>
+  </si>
+  <si>
+    <t>Alessandro</t>
+  </si>
+  <si>
+    <t>BASTONI</t>
+  </si>
+  <si>
+    <t>BISSECK</t>
+  </si>
+  <si>
+    <t>AKANJI</t>
+  </si>
+  <si>
+    <t>MARELLO</t>
+  </si>
+  <si>
+    <t>AUGUSTO</t>
+  </si>
+  <si>
+    <t>STONES</t>
+  </si>
+  <si>
+    <t>Henrikh</t>
+  </si>
+  <si>
+    <t>MKHITARYAN</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>DIOUF</t>
+  </si>
+  <si>
+    <t>Curtis</t>
+  </si>
+  <si>
+    <t>JONES</t>
+  </si>
+  <si>
+    <t>Petar</t>
+  </si>
+  <si>
+    <t>SUCIC</t>
+  </si>
+  <si>
+    <t>STANKOVIĆ</t>
+  </si>
+  <si>
+    <t>HENRIQUE</t>
+  </si>
+  <si>
+    <t>LUIS HENRIQUE</t>
+  </si>
+  <si>
+    <t>Nicolò</t>
+  </si>
+  <si>
+    <t>BARELLA</t>
+  </si>
+  <si>
+    <t>Hakan</t>
+  </si>
+  <si>
+    <t>ÇALHANOGLU</t>
+  </si>
+  <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>ZIELINSKI</t>
+  </si>
+  <si>
+    <t>Ange-Yoan</t>
+  </si>
+  <si>
+    <t>BONNY</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>THURAM</t>
+  </si>
+  <si>
+    <t>Pio</t>
+  </si>
+  <si>
+    <t>ESPOSITO</t>
+  </si>
+  <si>
+    <t>Lautaro</t>
+  </si>
+  <si>
+    <t>SCHÜTZENAUER</t>
+  </si>
+  <si>
+    <t>Lask</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>JUNGWIRTH</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>SCHILLINGER</t>
+  </si>
+  <si>
+    <t>Yvan</t>
+  </si>
+  <si>
+    <t>DIBANGO</t>
+  </si>
+  <si>
+    <t>JØRGENSEN</t>
+  </si>
+  <si>
+    <t>Miguel</t>
+  </si>
+  <si>
+    <t>FRECKLETON</t>
+  </si>
+  <si>
+    <t>ELFADLI</t>
+  </si>
+  <si>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>ANDRADE</t>
+  </si>
+  <si>
+    <t>BELLO</t>
+  </si>
+  <si>
+    <t>Joao Victor</t>
+  </si>
+  <si>
+    <t>TORNICH</t>
+  </si>
+  <si>
+    <t>Manoël</t>
+  </si>
+  <si>
+    <t>VERHAEGHE</t>
+  </si>
+  <si>
+    <t>Xavier</t>
+  </si>
+  <si>
+    <t>MBUYAMBA</t>
+  </si>
+  <si>
+    <t>Sascha</t>
+  </si>
+  <si>
+    <t>HORVATH</t>
+  </si>
+  <si>
+    <t>SCHÖPF</t>
+  </si>
+  <si>
+    <t>Melayro</t>
+  </si>
+  <si>
+    <t>FLECKER</t>
+  </si>
+  <si>
+    <t>LJUBICIC</t>
+  </si>
+  <si>
+    <t>Christoph</t>
+  </si>
+  <si>
+    <t>LANG</t>
+  </si>
+  <si>
+    <t>Krystof</t>
+  </si>
+  <si>
+    <t>DANEK</t>
+  </si>
+  <si>
+    <t>Sasa</t>
+  </si>
+  <si>
+    <t>KALAJDZIC</t>
+  </si>
+  <si>
+    <t>Moses</t>
+  </si>
+  <si>
+    <t>USOR</t>
+  </si>
+  <si>
+    <t>Nael</t>
+  </si>
+  <si>
+    <t>ADENIRAN</t>
+  </si>
+  <si>
+    <t>RISSER</t>
+  </si>
+  <si>
+    <t>Lens</t>
+  </si>
+  <si>
+    <t>Mathieu</t>
+  </si>
+  <si>
+    <t>GORGELIN</t>
+  </si>
+  <si>
+    <t>Regis</t>
+  </si>
+  <si>
+    <t>GURTNER</t>
+  </si>
+  <si>
+    <t>Ismaëlo</t>
+  </si>
+  <si>
+    <t>GANIOU</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>SKÓRAS</t>
+  </si>
+  <si>
+    <t>Samson</t>
+  </si>
+  <si>
+    <t>BAIDOO</t>
+  </si>
+  <si>
+    <t>Kyllian</t>
+  </si>
+  <si>
+    <t>ANTONIO</t>
+  </si>
+  <si>
+    <t>GRADIT</t>
+  </si>
+  <si>
+    <t>Jean-Clair</t>
+  </si>
+  <si>
+    <t>TODIBO</t>
+  </si>
+  <si>
+    <t>Nidal</t>
+  </si>
+  <si>
+    <t>CELIK</t>
+  </si>
+  <si>
+    <t>Souleymane</t>
+  </si>
+  <si>
+    <t>SAGNAN</t>
+  </si>
+  <si>
+    <t>Saud</t>
+  </si>
+  <si>
+    <t>ABDULHAMID</t>
+  </si>
+  <si>
+    <t>Matthieu</t>
+  </si>
+  <si>
+    <t>UDOL</t>
+  </si>
+  <si>
+    <t>Ruben</t>
+  </si>
+  <si>
+    <t>AGUILAR</t>
+  </si>
+  <si>
+    <t>KADILE</t>
+  </si>
+  <si>
+    <t>Mickaël</t>
+  </si>
+  <si>
+    <t>CUISANCE</t>
+  </si>
+  <si>
+    <t>Andrija</t>
+  </si>
+  <si>
+    <t>BULATOVIC</t>
+  </si>
+  <si>
+    <t>Mezian</t>
+  </si>
+  <si>
+    <t>MESLOUB</t>
+  </si>
+  <si>
+    <t>Thorgan</t>
+  </si>
+  <si>
+    <t>HAZARD</t>
+  </si>
+  <si>
+    <t>Amadou</t>
+  </si>
+  <si>
+    <t>HAIDARA</t>
+  </si>
+  <si>
+    <t>Yacine</t>
+  </si>
+  <si>
+    <t>TITRAOUI</t>
+  </si>
+  <si>
+    <t>THAUVIN</t>
+  </si>
+  <si>
+    <t>Abdallah</t>
+  </si>
+  <si>
+    <t>SIMA</t>
+  </si>
+  <si>
+    <t>Franjo</t>
+  </si>
+  <si>
+    <t>IVANOVIC</t>
+  </si>
+  <si>
+    <t>Odsonne</t>
+  </si>
+  <si>
+    <t>ÉDOUARD</t>
+  </si>
+  <si>
+    <t>SOTOCA</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>GILL</t>
+  </si>
+  <si>
+    <t>Lilla</t>
+  </si>
+  <si>
+    <t>SAJOUS</t>
+  </si>
+  <si>
+    <t>Berke</t>
+  </si>
+  <si>
+    <t>ÖZER</t>
+  </si>
+  <si>
+    <t>Calvin</t>
+  </si>
+  <si>
+    <t>VERDONK</t>
+  </si>
+  <si>
+    <t>Romain</t>
+  </si>
+  <si>
+    <t>PERRAUD</t>
+  </si>
+  <si>
+    <t>Loun</t>
+  </si>
+  <si>
+    <t>SRDANOVIC</t>
+  </si>
+  <si>
+    <t>Maxima</t>
+  </si>
+  <si>
+    <t>GOFFI</t>
+  </si>
+  <si>
+    <t>Tanguy</t>
+  </si>
+  <si>
+    <t>NIANZOU</t>
+  </si>
+  <si>
+    <t>ALEXSANDRO</t>
+  </si>
+  <si>
+    <t>Isaac</t>
+  </si>
+  <si>
+    <t>COSSIER</t>
+  </si>
+  <si>
+    <t>Tiago</t>
+  </si>
+  <si>
+    <t>SANTOS</t>
+  </si>
+  <si>
+    <t>NGOY</t>
+  </si>
+  <si>
+    <t>Basar</t>
+  </si>
+  <si>
+    <t>ÖNAL</t>
+  </si>
+  <si>
+    <t>Osame</t>
+  </si>
+  <si>
+    <t>SAHRAOUI</t>
+  </si>
+  <si>
+    <t>Nabil</t>
+  </si>
+  <si>
+    <t>BENTALEB</t>
+  </si>
+  <si>
+    <t>Gaëtan</t>
+  </si>
+  <si>
+    <t>PERRIN</t>
+  </si>
+  <si>
+    <t>Dilane</t>
+  </si>
+  <si>
+    <t>BAKWA</t>
+  </si>
+  <si>
+    <t>Ngal'Ayel</t>
+  </si>
+  <si>
+    <t>MUKAU</t>
+  </si>
+  <si>
+    <t>Hákon Arnar</t>
+  </si>
+  <si>
+    <t>HARALDSSON</t>
+  </si>
+  <si>
+    <t>ANDRÉ</t>
+  </si>
+  <si>
+    <t>Maurits</t>
+  </si>
+  <si>
+    <t>KJÆRGAARD</t>
+  </si>
+  <si>
+    <t>MBAPPÉ</t>
+  </si>
+  <si>
+    <t>Soriba</t>
+  </si>
+  <si>
+    <t>DIAOUNE</t>
+  </si>
+  <si>
+    <t>Olivier</t>
+  </si>
+  <si>
+    <t>GIROUD</t>
+  </si>
+  <si>
+    <t>Ayase</t>
+  </si>
+  <si>
+    <t>UEDA</t>
+  </si>
+  <si>
+    <t>Giorgi</t>
+  </si>
+  <si>
+    <t>MAMARDASHVILI</t>
+  </si>
+  <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t>Vitezslav</t>
+  </si>
+  <si>
+    <t>JAROS</t>
+  </si>
+  <si>
+    <t>Alisson</t>
+  </si>
+  <si>
+    <t>BECKER</t>
+  </si>
+  <si>
+    <t>ALISSON</t>
+  </si>
+  <si>
+    <t>WOODMAN</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>Ronald</t>
+  </si>
+  <si>
+    <t>ARAÚJO</t>
+  </si>
+  <si>
+    <t>Giovanni</t>
+  </si>
+  <si>
+    <t>LEONI</t>
+  </si>
+  <si>
+    <t>Jérémy</t>
+  </si>
+  <si>
+    <t>JACQUET</t>
+  </si>
+  <si>
+    <t>MABAYA</t>
+  </si>
+  <si>
+    <t>Jeremie</t>
+  </si>
+  <si>
+    <t>FRIMPONG</t>
+  </si>
+  <si>
+    <t>Conor</t>
+  </si>
+  <si>
+    <t>BRADLEY</t>
+  </si>
+  <si>
+    <t>Virgil</t>
+  </si>
+  <si>
+    <t>VAN DIJK</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>CHAMBERS</t>
+  </si>
+  <si>
+    <t>Kostas</t>
+  </si>
+  <si>
+    <t>TSIMIKAS</t>
+  </si>
+  <si>
+    <t>Milos</t>
+  </si>
+  <si>
+    <t>KERKEZ</t>
+  </si>
+  <si>
+    <t>Trey</t>
+  </si>
+  <si>
+    <t>NYONI</t>
+  </si>
+  <si>
+    <t>Víctor</t>
+  </si>
+  <si>
+    <t>MUÑOZ</t>
+  </si>
+  <si>
+    <t>WIRTZ</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>KOUMAS</t>
+  </si>
+  <si>
+    <t>MCCONNELL</t>
+  </si>
+  <si>
+    <t>Alexis Mac</t>
+  </si>
+  <si>
+    <t>ALLISTER</t>
+  </si>
+  <si>
+    <t>Cody</t>
+  </si>
+  <si>
+    <t>GAKPO</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>GRAVENBERCH</t>
+  </si>
+  <si>
+    <t>SZOBOSZLAI</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>BARCOLA</t>
+  </si>
+  <si>
+    <t>ISAK</t>
+  </si>
+  <si>
+    <t>EKITIKÉ</t>
+  </si>
+  <si>
+    <t>Rio</t>
+  </si>
+  <si>
+    <t>NGUMOHA</t>
+  </si>
+  <si>
+    <t>Gerónimo</t>
+  </si>
+  <si>
+    <t>RULLI</t>
+  </si>
+  <si>
+    <t>Man City</t>
+  </si>
+  <si>
+    <t>BETTINELLI</t>
+  </si>
+  <si>
+    <t>Max-Edgar</t>
+  </si>
+  <si>
+    <t>CHABOT</t>
+  </si>
+  <si>
+    <t>Gianluigi</t>
+  </si>
+  <si>
+    <t>DONNARUMMA</t>
+  </si>
+  <si>
+    <t>Josko</t>
+  </si>
+  <si>
+    <t>GVARDIOL</t>
+  </si>
+  <si>
+    <t>GUÉHI</t>
+  </si>
+  <si>
+    <t>Rico</t>
+  </si>
+  <si>
+    <t>LEWIS</t>
+  </si>
+  <si>
+    <t>Vitor</t>
+  </si>
+  <si>
+    <t>REIS</t>
+  </si>
+  <si>
+    <t>Rúben</t>
+  </si>
+  <si>
+    <t>DIAS</t>
+  </si>
+  <si>
+    <t>Abdukodir</t>
+  </si>
+  <si>
+    <t>KHUSANOV</t>
+  </si>
+  <si>
+    <t>Rayan</t>
+  </si>
+  <si>
+    <t>AÏT-NOURI</t>
+  </si>
+  <si>
+    <t>Kaden</t>
+  </si>
+  <si>
+    <t>BRAITHWAITE</t>
+  </si>
+  <si>
+    <t>O\'REILLY</t>
+  </si>
+  <si>
+    <t>Iliman</t>
+  </si>
+  <si>
+    <t>Matheus</t>
+  </si>
+  <si>
+    <t>NUNES</t>
+  </si>
+  <si>
+    <t>CHERKI</t>
+  </si>
+  <si>
+    <t>Allan</t>
+  </si>
+  <si>
+    <t>ELIAS</t>
+  </si>
+  <si>
+    <t>ALLAN</t>
+  </si>
+  <si>
+    <t>Phil</t>
+  </si>
+  <si>
+    <t>FODEN</t>
+  </si>
+  <si>
+    <t>FERNÁNDEZ</t>
+  </si>
+  <si>
+    <t>FERNÁNDEZ E.</t>
+  </si>
+  <si>
+    <t>Mateo</t>
+  </si>
+  <si>
+    <t>KOVACIC</t>
+  </si>
+  <si>
+    <t>Ayyoub</t>
+  </si>
+  <si>
+    <t>BOUADDI</t>
+  </si>
+  <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>DOKU</t>
+  </si>
+  <si>
+    <t>Elliot</t>
+  </si>
+  <si>
+    <t>ANDERSON</t>
+  </si>
+  <si>
+    <t>Floyd</t>
+  </si>
+  <si>
+    <t>SAMBA</t>
+  </si>
+  <si>
+    <t>Antoine</t>
+  </si>
+  <si>
+    <t>SEMENYO</t>
+  </si>
+  <si>
+    <t>McAIDOO</t>
+  </si>
+  <si>
+    <t>Erling</t>
+  </si>
+  <si>
+    <t>HAALAND</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>DARLOW</t>
+  </si>
+  <si>
+    <t>Man Utd</t>
+  </si>
+  <si>
+    <t>Dermot</t>
+  </si>
+  <si>
+    <t>MEE</t>
+  </si>
+  <si>
+    <t>Senne</t>
+  </si>
+  <si>
+    <t>LAMMENS</t>
+  </si>
+  <si>
+    <t>HEATON</t>
+  </si>
+  <si>
+    <t>SHAW</t>
+  </si>
+  <si>
+    <t>MAGUIRE</t>
+  </si>
+  <si>
+    <t>Diogo</t>
+  </si>
+  <si>
+    <t>DALOT</t>
+  </si>
+  <si>
+    <t>DORGU</t>
+  </si>
+  <si>
+    <t>Matthijs</t>
+  </si>
+  <si>
+    <t>DE LIGT</t>
+  </si>
+  <si>
+    <t>Lisandro</t>
+  </si>
+  <si>
+    <t>Noussair</t>
+  </si>
+  <si>
+    <t>MAZRAOUI</t>
+  </si>
+  <si>
+    <t>AMASS</t>
+  </si>
+  <si>
+    <t>Leny</t>
+  </si>
+  <si>
+    <t>YORO</t>
+  </si>
+  <si>
+    <t>Andrey</t>
+  </si>
+  <si>
+    <t>Amad</t>
+  </si>
+  <si>
+    <t>DIALLO</t>
+  </si>
+  <si>
+    <t>BALEBA</t>
+  </si>
+  <si>
+    <t>FERNANDES</t>
+  </si>
+  <si>
+    <t>FERNANDES B.</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>FLETCHER</t>
+  </si>
+  <si>
+    <t>Kobbie</t>
+  </si>
+  <si>
+    <t>MAINOO</t>
+  </si>
+  <si>
+    <t>Tynan</t>
+  </si>
+  <si>
+    <t>THOMPSON</t>
+  </si>
+  <si>
+    <t>Ayden</t>
+  </si>
+  <si>
+    <t>HEAVEN</t>
+  </si>
+  <si>
+    <t>Youri</t>
+  </si>
+  <si>
+    <t>TIELEMANS</t>
+  </si>
+  <si>
+    <t>MOUNT</t>
+  </si>
+  <si>
+    <t>UGARTE</t>
+  </si>
+  <si>
+    <t>Shea</t>
+  </si>
+  <si>
+    <t>LACEY</t>
+  </si>
+  <si>
+    <t>SESKO</t>
+  </si>
+  <si>
+    <t>RASHFORD</t>
+  </si>
+  <si>
+    <t>ZIRKZEE</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>MBEUMO</t>
+  </si>
+  <si>
+    <t>CUNHA</t>
+  </si>
+  <si>
+    <t>MERET</t>
+  </si>
+  <si>
+    <t>Napoli</t>
+  </si>
+  <si>
+    <t>Vanja</t>
+  </si>
+  <si>
+    <t>MILINKOVIC-SAVIC</t>
+  </si>
+  <si>
+    <t>CONTINI</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>BEUKEMA</t>
+  </si>
+  <si>
+    <t>Rafa</t>
+  </si>
+  <si>
+    <t>MARÍN</t>
+  </si>
+  <si>
+    <t>RAFA MARÍN</t>
+  </si>
+  <si>
+    <t>Costantino</t>
+  </si>
+  <si>
+    <t>FAVASULI</t>
+  </si>
+  <si>
+    <t>DI LORENZO</t>
+  </si>
+  <si>
+    <t>Amir</t>
+  </si>
+  <si>
+    <t>RRAHMANI</t>
+  </si>
+  <si>
+    <t>SPINAZZOLA</t>
+  </si>
+  <si>
+    <t>Mathías</t>
+  </si>
+  <si>
+    <t>OLIVERA</t>
+  </si>
+  <si>
+    <t>Benoît</t>
+  </si>
+  <si>
+    <t>BADIASHILE</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>ANGUISSA</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>MCTOMINAY</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>VERGARA</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>LOBOTKA</t>
+  </si>
+  <si>
+    <t>Billy</t>
+  </si>
+  <si>
+    <t>GILMOUR</t>
+  </si>
+  <si>
+    <t>POLITANO</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>DE BRUYNE</t>
+  </si>
+  <si>
+    <t>Giovane</t>
+  </si>
+  <si>
+    <t>GIOVANE</t>
+  </si>
+  <si>
+    <t>Rasmus</t>
+  </si>
+  <si>
+    <t>HØJLUND</t>
+  </si>
+  <si>
+    <t>Noa</t>
+  </si>
+  <si>
+    <t>NERES</t>
+  </si>
+  <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>LUCCA</t>
+  </si>
+  <si>
+    <t>Matvei</t>
+  </si>
+  <si>
+    <t>SAFONOV</t>
+  </si>
+  <si>
+    <t>Paris SG</t>
+  </si>
+  <si>
+    <t>CHEVALIER</t>
+  </si>
+  <si>
+    <t>LONGONI</t>
+  </si>
+  <si>
+    <t>MARQUINHOS</t>
+  </si>
+  <si>
+    <t>Willian</t>
+  </si>
+  <si>
+    <t>PACHO</t>
+  </si>
+  <si>
+    <t>DIGNE</t>
+  </si>
+  <si>
+    <t>BERALDO</t>
+  </si>
+  <si>
+    <t>Nuno</t>
+  </si>
+  <si>
+    <t>MENDES</t>
+  </si>
+  <si>
+    <t>Illia</t>
+  </si>
+  <si>
+    <t>ZABARNYI</t>
+  </si>
+  <si>
+    <t>Achraf</t>
+  </si>
+  <si>
+    <t>HAKIMI</t>
+  </si>
+  <si>
+    <t>Quentin</t>
+  </si>
+  <si>
+    <t>NDJANTOU</t>
+  </si>
+  <si>
+    <t>NEVES</t>
+  </si>
+  <si>
+    <t>Senny</t>
+  </si>
+  <si>
+    <t>MAYULU</t>
+  </si>
+  <si>
+    <t>Fabián</t>
+  </si>
+  <si>
+    <t>RUIZ</t>
+  </si>
+  <si>
+    <t>GODTS</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>ZAÏRE-EMERY</t>
+  </si>
+  <si>
+    <t>VITINHA</t>
+  </si>
+  <si>
+    <t>Dro</t>
+  </si>
+  <si>
+    <t>FERNÁNDEZ D.</t>
+  </si>
+  <si>
+    <t>Maghnes</t>
+  </si>
+  <si>
+    <t>AKLIOUCHE</t>
+  </si>
+  <si>
+    <t>Ousmane</t>
+  </si>
+  <si>
+    <t>DEMBÉLÉ</t>
+  </si>
+  <si>
+    <t>Ferran</t>
+  </si>
+  <si>
+    <t>FERRAN</t>
+  </si>
+  <si>
+    <t>Désiré</t>
+  </si>
+  <si>
+    <t>DOUÉ</t>
+  </si>
+  <si>
+    <t>Khvicha</t>
+  </si>
+  <si>
+    <t>KVARATSKHELIA</t>
+  </si>
+  <si>
+    <t>COSTA</t>
+  </si>
+  <si>
+    <t>Porto</t>
+  </si>
+  <si>
+    <t>Cláudio</t>
+  </si>
+  <si>
+    <t>RAMOS</t>
+  </si>
+  <si>
+    <t>AFONSO</t>
+  </si>
+  <si>
+    <t>Francisco</t>
+  </si>
+  <si>
+    <t>MOURA</t>
+  </si>
+  <si>
+    <t>Nehuén</t>
+  </si>
+  <si>
+    <t>PÉREZ</t>
+  </si>
+  <si>
+    <t>KIWIOR</t>
+  </si>
+  <si>
+    <t>Martim</t>
+  </si>
+  <si>
+    <t>FERNANDES M.</t>
+  </si>
+  <si>
+    <t>SOUZA</t>
+  </si>
+  <si>
+    <t>Zaidu</t>
+  </si>
+  <si>
+    <t>SANUSI</t>
+  </si>
+  <si>
+    <t>BEDNAREK</t>
+  </si>
+  <si>
+    <t>PEPÊ</t>
+  </si>
+  <si>
+    <t>Inbeom</t>
+  </si>
+  <si>
+    <t>HWANG</t>
+  </si>
+  <si>
+    <t>Seko</t>
+  </si>
+  <si>
+    <t>FOFANA</t>
+  </si>
+  <si>
+    <t>ROSARIO</t>
+  </si>
+  <si>
+    <t>Oskar</t>
+  </si>
+  <si>
+    <t>PIETUSZEWSKI</t>
+  </si>
+  <si>
+    <t>Borja</t>
+  </si>
+  <si>
+    <t>SAINZ</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>VARELA</t>
+  </si>
+  <si>
+    <t>FROHOLDT</t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t>GIMÉNEZ</t>
+  </si>
+  <si>
+    <t>André</t>
+  </si>
+  <si>
+    <t>VEIGA</t>
+  </si>
+  <si>
+    <t>SAMU</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>OLIJ</t>
+  </si>
+  <si>
+    <t>PSV</t>
+  </si>
+  <si>
+    <t>Tijn</t>
+  </si>
+  <si>
+    <t>SMOLENAARS</t>
+  </si>
+  <si>
+    <t>Matej</t>
+  </si>
+  <si>
+    <t>KOVÁR</t>
+  </si>
+  <si>
+    <t>Sergiño</t>
+  </si>
+  <si>
+    <t>DEST</t>
+  </si>
+  <si>
+    <t>Yarek</t>
+  </si>
+  <si>
+    <t>GASIOROWSKI</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>KOSTIC</t>
+  </si>
+  <si>
+    <t>FLAMINGO</t>
+  </si>
+  <si>
+    <t>Lutsharel</t>
+  </si>
+  <si>
+    <t>GEERTRUIDA</t>
+  </si>
+  <si>
+    <t>MAURO JÚNIOR</t>
+  </si>
+  <si>
+    <t>Armando</t>
+  </si>
+  <si>
+    <t>OBISPO</t>
+  </si>
+  <si>
+    <t>Kiliann</t>
+  </si>
+  <si>
+    <t>SILDILLIA</t>
+  </si>
+  <si>
+    <t>Shuryjano</t>
+  </si>
+  <si>
+    <t>CORNECION</t>
+  </si>
+  <si>
+    <t>Ayoni</t>
+  </si>
+  <si>
+    <t>Guus</t>
+  </si>
+  <si>
+    <t>TIL</t>
+  </si>
+  <si>
+    <t>BOUHAMDI</t>
+  </si>
+  <si>
+    <t>VAN BOMMEL</t>
+  </si>
+  <si>
+    <t>Kodai</t>
+  </si>
+  <si>
+    <t>SANO</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>WANNER</t>
+  </si>
+  <si>
+    <t>Dennis</t>
+  </si>
+  <si>
+    <t>MAN</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>FERNANDEZ</t>
+  </si>
+  <si>
+    <t>FERNANDEZ N.</t>
+  </si>
+  <si>
+    <t>Sami</t>
+  </si>
+  <si>
+    <t>OUAISSA</t>
+  </si>
+  <si>
+    <t>PERISIC</t>
+  </si>
+  <si>
+    <t>MIJNANS</t>
+  </si>
+  <si>
+    <t>Esmir</t>
+  </si>
+  <si>
+    <t>BAJRAKTAREVIC</t>
+  </si>
+  <si>
+    <t>Ricardo</t>
+  </si>
+  <si>
+    <t>PEPI</t>
+  </si>
+  <si>
+    <t>Mikkel</t>
+  </si>
+  <si>
+    <t>BRO HANSEN</t>
+  </si>
+  <si>
+    <t>Alassane</t>
+  </si>
+  <si>
+    <t>PLÉA</t>
+  </si>
+  <si>
+    <t>LAMMERS</t>
+  </si>
+  <si>
+    <t>Maarten</t>
+  </si>
+  <si>
+    <t>VANDEVOORDT</t>
+  </si>
+  <si>
+    <t>RB Lipsia</t>
+  </si>
+  <si>
+    <t>Franz</t>
+  </si>
+  <si>
+    <t>HANTSCHMANN</t>
+  </si>
+  <si>
+    <t>Ørjan</t>
+  </si>
+  <si>
+    <t>NYLAND</t>
+  </si>
+  <si>
+    <t>HENRICHS</t>
+  </si>
+  <si>
+    <t>RAUM</t>
+  </si>
+  <si>
+    <t>FINKGRÄFE</t>
+  </si>
+  <si>
+    <t>KLOSTERMANN</t>
+  </si>
+  <si>
+    <t>Castello</t>
+  </si>
+  <si>
+    <t>LUKEBA</t>
+  </si>
+  <si>
+    <t>Willi</t>
+  </si>
+  <si>
+    <t>ORBÁN</t>
+  </si>
+  <si>
+    <t>SEIWALD</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>NKUNKU</t>
+  </si>
+  <si>
+    <t>Ridle</t>
+  </si>
+  <si>
+    <t>BAKU</t>
+  </si>
+  <si>
+    <t>Ezechiel</t>
+  </si>
+  <si>
+    <t>BANZUZI</t>
+  </si>
+  <si>
+    <t>OUÉDRAOGO</t>
+  </si>
+  <si>
+    <t>Neil El</t>
+  </si>
+  <si>
+    <t>AYNAOUI</t>
+  </si>
+  <si>
+    <t>BAUMGARTNER</t>
+  </si>
+  <si>
+    <t>Maxime</t>
+  </si>
+  <si>
+    <t>ESTEVE</t>
+  </si>
+  <si>
+    <t>NUSA</t>
+  </si>
+  <si>
+    <t>MAKSIMOVIC</t>
+  </si>
+  <si>
+    <t>Rocco</t>
+  </si>
+  <si>
+    <t>REITZ</t>
+  </si>
+  <si>
+    <t>Rômulo</t>
+  </si>
+  <si>
+    <t>Brajan</t>
+  </si>
+  <si>
+    <t>GRUDA</t>
+  </si>
+  <si>
+    <t>Tidiam</t>
+  </si>
+  <si>
+    <t>GOMIS</t>
+  </si>
+  <si>
+    <t>GUIU</t>
+  </si>
+  <si>
+    <t>BAKAYOKO</t>
+  </si>
+  <si>
+    <t>Andriy</t>
+  </si>
+  <si>
+    <t>LUNIN</t>
+  </si>
+  <si>
+    <t>Real Madrid</t>
+  </si>
+  <si>
+    <t>Thibaut</t>
+  </si>
+  <si>
+    <t>COURTOIS</t>
+  </si>
+  <si>
+    <t>CARRERAS</t>
+  </si>
+  <si>
+    <t>Trent</t>
+  </si>
+  <si>
+    <t>ALEXANDER-ARNOLD</t>
+  </si>
+  <si>
+    <t>Raúl</t>
+  </si>
+  <si>
+    <t>ASENCIO</t>
+  </si>
+  <si>
+    <t>Denzel</t>
+  </si>
+  <si>
+    <t>DUMFRIES</t>
+  </si>
+  <si>
+    <t>CUCURELLA</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>HUIJSEN</t>
+  </si>
+  <si>
+    <t>RÜDIGER</t>
+  </si>
+  <si>
+    <t>Ibrahima</t>
+  </si>
+  <si>
+    <t>KONATÉ</t>
+  </si>
+  <si>
+    <t>Éder</t>
+  </si>
+  <si>
+    <t>MILITÃO</t>
+  </si>
+  <si>
+    <t>DIOMANDE</t>
+  </si>
+  <si>
+    <t>Aurélien</t>
+  </si>
+  <si>
+    <t>TCHOUAMÉNI</t>
+  </si>
+  <si>
+    <t>Jude</t>
+  </si>
+  <si>
+    <t>Bernardo</t>
+  </si>
+  <si>
+    <t>VALVERDE</t>
+  </si>
+  <si>
+    <t>Brahim</t>
+  </si>
+  <si>
+    <t>Sergio</t>
+  </si>
+  <si>
+    <t>Arda</t>
+  </si>
+  <si>
+    <t>GÜLER</t>
+  </si>
+  <si>
+    <t>Eduardo</t>
+  </si>
+  <si>
+    <t>CAMAVINGA</t>
+  </si>
+  <si>
+    <t>RODRYGO</t>
+  </si>
+  <si>
+    <t>VINÍCIUS JÚNIOR</t>
+  </si>
+  <si>
+    <t>Kylian</t>
+  </si>
+  <si>
+    <t>ESPI</t>
+  </si>
+  <si>
+    <t>ENDRICK</t>
+  </si>
+  <si>
+    <t>Devis</t>
+  </si>
+  <si>
+    <t>VASQUEZ</t>
+  </si>
+  <si>
+    <t>Roma</t>
+  </si>
+  <si>
+    <t>Pierluigi</t>
+  </si>
+  <si>
+    <t>GOLLINI</t>
+  </si>
+  <si>
+    <t>Giorgio</t>
+  </si>
+  <si>
+    <t>DE MARZI</t>
+  </si>
+  <si>
+    <t>Mile</t>
+  </si>
+  <si>
+    <t>SVILAR</t>
+  </si>
+  <si>
+    <t>Wesley</t>
+  </si>
+  <si>
+    <t>FRANÇA</t>
+  </si>
+  <si>
+    <t>HERMOSO</t>
+  </si>
+  <si>
+    <t>KOULIERAKIS</t>
+  </si>
+  <si>
+    <t>Daniele</t>
+  </si>
+  <si>
+    <t>GHILARDI</t>
+  </si>
+  <si>
+    <t>BALERDI</t>
+  </si>
+  <si>
+    <t>Nahuel</t>
+  </si>
+  <si>
+    <t>MOLINA</t>
+  </si>
+  <si>
+    <t>Devyne</t>
+  </si>
+  <si>
+    <t>RENSCH</t>
+  </si>
+  <si>
+    <t>Emanuele</t>
+  </si>
+  <si>
+    <t>LULLI</t>
+  </si>
+  <si>
+    <t>Gianluca</t>
+  </si>
+  <si>
+    <t>MANCINI</t>
+  </si>
+  <si>
+    <t>Evan</t>
+  </si>
+  <si>
+    <t>N'DICKA</t>
+  </si>
+  <si>
+    <t>Manu</t>
+  </si>
+  <si>
+    <t>KONÉ</t>
+  </si>
+  <si>
+    <t>CRISTANTE</t>
+  </si>
+  <si>
+    <t>Marten</t>
+  </si>
+  <si>
+    <t>DE ROON</t>
+  </si>
+  <si>
+    <t>MORA</t>
+  </si>
+  <si>
+    <t>Niccolò</t>
+  </si>
+  <si>
+    <t>PISILLI</t>
+  </si>
+  <si>
+    <t>PELLEGRINI</t>
+  </si>
+  <si>
+    <t>ARENA</t>
+  </si>
+  <si>
+    <t>Donyell</t>
+  </si>
+  <si>
+    <t>MALEN</t>
+  </si>
+  <si>
+    <t>Paulo</t>
+  </si>
+  <si>
+    <t>DYBALA</t>
+  </si>
+  <si>
+    <t>CASTRO</t>
+  </si>
+  <si>
+    <t>Matias</t>
+  </si>
+  <si>
+    <t>SOULÉ</t>
+  </si>
+  <si>
+    <t>Matús</t>
+  </si>
+  <si>
+    <t>MACÍK</t>
+  </si>
+  <si>
+    <t>S. Bratislava</t>
+  </si>
+  <si>
+    <t>POPOVIC</t>
+  </si>
+  <si>
+    <t>TAKÁC</t>
+  </si>
+  <si>
+    <t>Sandro</t>
+  </si>
+  <si>
+    <t>CRUZ</t>
+  </si>
+  <si>
+    <t>TOMÁSKO</t>
+  </si>
+  <si>
+    <t>WIMMER</t>
+  </si>
+  <si>
+    <t>Sahmkou</t>
+  </si>
+  <si>
+    <t>CAMARA</t>
+  </si>
+  <si>
+    <t>Svetozar</t>
+  </si>
+  <si>
+    <t>MARKOVIC</t>
+  </si>
+  <si>
+    <t>KOZLOVSKÝ</t>
+  </si>
+  <si>
+    <t>Cesar</t>
+  </si>
+  <si>
+    <t>BLACKMAN</t>
+  </si>
+  <si>
+    <t>Kenan</t>
+  </si>
+  <si>
+    <t>BAJRIC</t>
+  </si>
+  <si>
+    <t>Daiki</t>
+  </si>
+  <si>
+    <t>MATSUOKA</t>
+  </si>
+  <si>
+    <t>Leo</t>
+  </si>
+  <si>
+    <t>HOFSTÄDTER</t>
+  </si>
+  <si>
+    <t>Artur</t>
+  </si>
+  <si>
+    <t>GAJDOS</t>
+  </si>
+  <si>
+    <t>Nino</t>
+  </si>
+  <si>
+    <t>MARCELLI</t>
+  </si>
+  <si>
+    <t>Alasana</t>
+  </si>
+  <si>
+    <t>YIRAJANG</t>
+  </si>
+  <si>
+    <t>Danylo</t>
+  </si>
+  <si>
+    <t>IHNATENKO</t>
+  </si>
+  <si>
+    <t>Alen</t>
+  </si>
+  <si>
+    <t>MUSTAFIC</t>
+  </si>
+  <si>
+    <t>Rahim</t>
+  </si>
+  <si>
+    <t>IBRAHIM</t>
+  </si>
+  <si>
+    <t>Tigran</t>
+  </si>
+  <si>
+    <t>BARSEGHYAN</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>POKORNÝ</t>
+  </si>
+  <si>
+    <t>Alexej</t>
+  </si>
+  <si>
+    <t>MAROS</t>
+  </si>
+  <si>
+    <t>Andraz</t>
+  </si>
+  <si>
+    <t>SPORAR</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>CEREPKAI</t>
+  </si>
+  <si>
+    <t>Suleiman</t>
+  </si>
+  <si>
+    <t>Ravan</t>
+  </si>
+  <si>
+    <t>MIRZAMMADOV</t>
+  </si>
+  <si>
+    <t>Sabah</t>
+  </si>
+  <si>
+    <t>Stas</t>
+  </si>
+  <si>
+    <t>POKATILOV</t>
+  </si>
+  <si>
+    <t>Amin</t>
+  </si>
+  <si>
+    <t>RAMAZANOV</t>
+  </si>
+  <si>
+    <t>Erivaldo</t>
+  </si>
+  <si>
+    <t>ALMEIDA</t>
+  </si>
+  <si>
+    <t>Rahman</t>
+  </si>
+  <si>
+    <t>DASHDAMIROV</t>
+  </si>
+  <si>
+    <t>Tymoteusz</t>
+  </si>
+  <si>
+    <t>PUCHACZ</t>
+  </si>
+  <si>
+    <t>Aden</t>
+  </si>
+  <si>
+    <t>MCCARTHY</t>
+  </si>
+  <si>
+    <t>Akim</t>
+  </si>
+  <si>
+    <t>ZEDADKA</t>
+  </si>
+  <si>
+    <t>Tellur</t>
+  </si>
+  <si>
+    <t>MUTALLIMOV</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>SOLVET</t>
+  </si>
+  <si>
+    <t>Xander</t>
+  </si>
+  <si>
+    <t>SEVERINA</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>NWACHUKWU</t>
+  </si>
+  <si>
+    <t>Du</t>
+  </si>
+  <si>
+    <t>QUEIROZ</t>
+  </si>
+  <si>
+    <t>Kaheem</t>
+  </si>
+  <si>
+    <t>PARRIS</t>
+  </si>
+  <si>
+    <t>Umarali</t>
+  </si>
+  <si>
+    <t>RAKHMONALIEV</t>
+  </si>
+  <si>
+    <t>Veljko</t>
+  </si>
+  <si>
+    <t>SIMIC</t>
+  </si>
+  <si>
+    <t>Jafar</t>
+  </si>
+  <si>
+    <t>MUKHTAROV</t>
+  </si>
+  <si>
+    <t>Rauf</t>
+  </si>
+  <si>
+    <t>RUSTAMLI</t>
+  </si>
+  <si>
+    <t>Aleksey</t>
+  </si>
+  <si>
+    <t>ISAEV</t>
+  </si>
+  <si>
+    <t>Abdulakh</t>
+  </si>
+  <si>
+    <t>KHAIBULAEV</t>
+  </si>
+  <si>
+    <t>FERNANDES R.</t>
+  </si>
+  <si>
+    <t>LEPINJICA</t>
+  </si>
+  <si>
+    <t>Khayal</t>
+  </si>
+  <si>
+    <t>ALIYEV</t>
+  </si>
+  <si>
+    <t>Orphe</t>
+  </si>
+  <si>
+    <t>MBINA</t>
+  </si>
+  <si>
+    <t>Joy-Lance</t>
+  </si>
+  <si>
+    <t>MICKELS</t>
+  </si>
+  <si>
+    <t>Dmytro</t>
+  </si>
+  <si>
+    <t>RIZNYK</t>
+  </si>
+  <si>
+    <t>Shakhtar</t>
+  </si>
+  <si>
+    <t>Kiril</t>
+  </si>
+  <si>
+    <t>FESIUN</t>
+  </si>
+  <si>
+    <t>Alaa</t>
+  </si>
+  <si>
+    <t>GHRAM</t>
+  </si>
+  <si>
+    <t>Pedro</t>
+  </si>
+  <si>
+    <t>Mykola</t>
+  </si>
+  <si>
+    <t>MATVIYENKO</t>
+  </si>
+  <si>
+    <t>Vinícius</t>
+  </si>
+  <si>
+    <t>TOBÍAS</t>
+  </si>
+  <si>
+    <t>Valeriy</t>
+  </si>
+  <si>
+    <t>BONDAR</t>
+  </si>
+  <si>
+    <t>KARAVAIEV</t>
+  </si>
+  <si>
+    <t>Irakli</t>
+  </si>
+  <si>
+    <t>AZAROV</t>
+  </si>
+  <si>
+    <t>Marlon</t>
+  </si>
+  <si>
+    <t>Gleiker</t>
+  </si>
+  <si>
+    <t>SANTANA</t>
+  </si>
+  <si>
+    <t>CARVALHO</t>
+  </si>
+  <si>
+    <t>NEWERTON</t>
+  </si>
+  <si>
+    <t>PALMARES</t>
+  </si>
+  <si>
+    <t>ROBERTO</t>
+  </si>
+  <si>
+    <t>Yehor</t>
+  </si>
+  <si>
+    <t>NAZARYNA</t>
+  </si>
+  <si>
+    <t>TSUKANOV</t>
+  </si>
+  <si>
+    <t>PEDRINHO</t>
+  </si>
+  <si>
+    <t>BRUNINHO</t>
+  </si>
+  <si>
+    <t>FERREIRA</t>
+  </si>
+  <si>
+    <t>Oleh</t>
+  </si>
+  <si>
+    <t>OCHERETKO</t>
+  </si>
+  <si>
+    <t>ISAQUE</t>
+  </si>
+  <si>
+    <t>KRYSKIV</t>
+  </si>
+  <si>
+    <t>Lassina</t>
+  </si>
+  <si>
+    <t>TRAORÉ</t>
+  </si>
+  <si>
+    <t>MEIRELLES</t>
+  </si>
+  <si>
+    <t>Slavia Praga</t>
+  </si>
+  <si>
+    <t>Nazar</t>
+  </si>
+  <si>
+    <t>DOMCHAK</t>
+  </si>
+  <si>
+    <t>ZIMA</t>
+  </si>
+  <si>
+    <t>Tomás</t>
+  </si>
+  <si>
+    <t>VLCEK</t>
+  </si>
+  <si>
+    <t>HOLES</t>
+  </si>
+  <si>
+    <t>Ange</t>
+  </si>
+  <si>
+    <t>N'GUESSAN</t>
+  </si>
+  <si>
+    <t>Stepán</t>
+  </si>
+  <si>
+    <t>CHALOUPEK</t>
+  </si>
+  <si>
+    <t>BARCOT</t>
+  </si>
+  <si>
+    <t>Mikulás</t>
+  </si>
+  <si>
+    <t>KONECNÝ</t>
+  </si>
+  <si>
+    <t>Eliás</t>
+  </si>
+  <si>
+    <t>PITÁK</t>
+  </si>
+  <si>
+    <t>Wiktor</t>
+  </si>
+  <si>
+    <t>NOWAK</t>
+  </si>
+  <si>
+    <t>Toumani</t>
+  </si>
+  <si>
+    <t>DIAKITE</t>
+  </si>
+  <si>
+    <t>MOSES</t>
+  </si>
+  <si>
+    <t>Danijel</t>
+  </si>
+  <si>
+    <t>STURM</t>
+  </si>
+  <si>
+    <t>JURÁSEK</t>
+  </si>
+  <si>
+    <t>SCHRANZ</t>
+  </si>
+  <si>
+    <t>Emmanuel</t>
+  </si>
+  <si>
+    <t>AYAOSI</t>
+  </si>
+  <si>
+    <t>Mubarak</t>
+  </si>
+  <si>
+    <t>SULEIMAN</t>
+  </si>
+  <si>
+    <t>KUBIAK</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>KACOR</t>
+  </si>
+  <si>
+    <t>SADÍLEK</t>
+  </si>
+  <si>
+    <t>Lukás</t>
+  </si>
+  <si>
+    <t>PROVOD</t>
+  </si>
+  <si>
+    <t>ISIFE</t>
+  </si>
+  <si>
+    <t>CHORÝ</t>
+  </si>
+  <si>
+    <t>Petr</t>
+  </si>
+  <si>
+    <t>POTMESIL</t>
+  </si>
+  <si>
+    <t>Adonija</t>
+  </si>
+  <si>
+    <t>OUANDA</t>
+  </si>
+  <si>
+    <t>Mojmír</t>
+  </si>
+  <si>
+    <t>CHYTIL</t>
+  </si>
+  <si>
+    <t>Rui</t>
+  </si>
+  <si>
+    <t>Sporting</t>
+  </si>
+  <si>
+    <t>CALLAI</t>
+  </si>
+  <si>
+    <t>Kaique</t>
+  </si>
+  <si>
+    <t>PEREIRA</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Moncef</t>
+  </si>
+  <si>
+    <t>ZEKRI</t>
+  </si>
+  <si>
+    <t>Sergi</t>
+  </si>
+  <si>
+    <t>ALTIMIRA</t>
+  </si>
+  <si>
+    <t>INÁCIO</t>
+  </si>
+  <si>
+    <t>Giorgos</t>
+  </si>
+  <si>
+    <t>VAGIANNIDIS</t>
+  </si>
+  <si>
+    <t>QUARESMA</t>
+  </si>
+  <si>
+    <t>Iván</t>
+  </si>
+  <si>
+    <t>FRESNEDA</t>
+  </si>
+  <si>
+    <t>Zeno</t>
+  </si>
+  <si>
+    <t>DEBAST</t>
+  </si>
+  <si>
+    <t>SIMÕES</t>
+  </si>
+  <si>
+    <t>LIMA</t>
+  </si>
+  <si>
+    <t>Flávio</t>
+  </si>
+  <si>
+    <t>GONÇALVES</t>
+  </si>
+  <si>
+    <t>GUILHERME</t>
+  </si>
+  <si>
+    <t>JUSTO</t>
+  </si>
+  <si>
+    <t>Maximiliano</t>
+  </si>
+  <si>
+    <t>DERRY</t>
+  </si>
+  <si>
+    <t>Geny</t>
+  </si>
+  <si>
+    <t>CATAMO</t>
+  </si>
+  <si>
+    <t>Issa</t>
+  </si>
+  <si>
+    <t>DOUMBIA</t>
+  </si>
+  <si>
+    <t>ZALAZAR</t>
+  </si>
+  <si>
+    <t>RODRIGUES</t>
+  </si>
+  <si>
+    <t>Nestory</t>
+  </si>
+  <si>
+    <t>IRANKUNDA</t>
+  </si>
+  <si>
+    <t>Fotis</t>
+  </si>
+  <si>
+    <t>IOANNIDIS</t>
+  </si>
+  <si>
+    <t>NEL</t>
+  </si>
+  <si>
+    <t>SUÁREZ</t>
+  </si>
+  <si>
+    <t>BREDLOW</t>
+  </si>
+  <si>
+    <t>Stoccarda</t>
+  </si>
+  <si>
+    <t>SEIMEN</t>
+  </si>
+  <si>
+    <t>Marius</t>
+  </si>
+  <si>
+    <t>FUNK</t>
+  </si>
+  <si>
+    <t>NOTHNAGEL</t>
+  </si>
+  <si>
+    <t>Jeff</t>
+  </si>
+  <si>
+    <t>MITTELSTÄDT</t>
+  </si>
+  <si>
+    <t>Ameen</t>
+  </si>
+  <si>
+    <t>AL-DAKHIL</t>
+  </si>
+  <si>
+    <t>GROISS</t>
+  </si>
+  <si>
+    <t>Lorenz</t>
+  </si>
+  <si>
+    <t>ASSIGNON</t>
+  </si>
+  <si>
+    <t>Josha</t>
+  </si>
+  <si>
+    <t>VAGNOMAN</t>
+  </si>
+  <si>
+    <t>Yanik</t>
+  </si>
+  <si>
+    <t>SPALT</t>
+  </si>
+  <si>
+    <t>JAQUEZ</t>
+  </si>
+  <si>
+    <t>Ramon</t>
+  </si>
+  <si>
+    <t>HENDRIKS</t>
+  </si>
+  <si>
+    <t>Finn</t>
+  </si>
+  <si>
+    <t>JELTSCH</t>
+  </si>
+  <si>
+    <t>Atakan</t>
+  </si>
+  <si>
+    <t>KARAZOR</t>
+  </si>
+  <si>
+    <t>Ermedin</t>
+  </si>
+  <si>
+    <t>DEMIROVIC</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>LEWELING</t>
+  </si>
+  <si>
+    <t>SAUER</t>
+  </si>
+  <si>
+    <t>Nikolas</t>
+  </si>
+  <si>
+    <t>NARTEY</t>
+  </si>
+  <si>
+    <t>Bilal El</t>
+  </si>
+  <si>
+    <t>KHANNOUSS</t>
+  </si>
+  <si>
+    <t>Angelo</t>
+  </si>
+  <si>
+    <t>STILLER</t>
+  </si>
+  <si>
+    <t>Jarzinho</t>
+  </si>
+  <si>
+    <t>MALANGA</t>
+  </si>
+  <si>
+    <t>Ertugrul</t>
+  </si>
+  <si>
+    <t>YIGIT</t>
+  </si>
+  <si>
+    <t>Grischa</t>
+  </si>
+  <si>
+    <t>PRÖMEL</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>FÜHRICH</t>
+  </si>
+  <si>
+    <t>UNDAV</t>
+  </si>
+  <si>
+    <t>TOMÁS</t>
+  </si>
+  <si>
+    <t>Dzenan</t>
+  </si>
+  <si>
+    <t>PEJCINOVIC</t>
+  </si>
+  <si>
+    <t>Arild</t>
+  </si>
+  <si>
+    <t>ØSTBØ</t>
+  </si>
+  <si>
+    <t>Viking</t>
+  </si>
+  <si>
+    <t>Lubomír</t>
+  </si>
+  <si>
+    <t>BELKO</t>
+  </si>
+  <si>
+    <t>Erlend</t>
+  </si>
+  <si>
+    <t>JACOBSEN</t>
+  </si>
+  <si>
+    <t>Herman</t>
+  </si>
+  <si>
+    <t>HAUGEN</t>
+  </si>
+  <si>
+    <t>Henrik</t>
+  </si>
+  <si>
+    <t>FALCHENER</t>
+  </si>
+  <si>
+    <t>Essiën</t>
+  </si>
+  <si>
+    <t>BASSEY</t>
+  </si>
+  <si>
+    <t>Martin Ove</t>
+  </si>
+  <si>
+    <t>ROSETH</t>
+  </si>
+  <si>
+    <t>Vetle</t>
+  </si>
+  <si>
+    <t>Kristoffer</t>
+  </si>
+  <si>
+    <t>Anders</t>
+  </si>
+  <si>
+    <t>BAERTELSEN</t>
+  </si>
+  <si>
+    <t>Gianni</t>
+  </si>
+  <si>
+    <t>STENSNESS</t>
+  </si>
+  <si>
+    <t>Viljar</t>
+  </si>
+  <si>
+    <t>VEVATNE</t>
+  </si>
+  <si>
+    <t>Jesper</t>
+  </si>
+  <si>
+    <t>DALAND</t>
+  </si>
+  <si>
+    <t>BJØRSHOL</t>
+  </si>
+  <si>
+    <t>HEGGHEIM</t>
+  </si>
+  <si>
+    <t>Simen</t>
+  </si>
+  <si>
+    <t>KVIA-EGESKOG</t>
+  </si>
+  <si>
+    <t>BJØRDAL</t>
+  </si>
+  <si>
+    <t>ASKILDSEN</t>
+  </si>
+  <si>
+    <t>Niklas</t>
+  </si>
+  <si>
+    <t>FUGLESTAD</t>
+  </si>
+  <si>
+    <t>Jakob</t>
+  </si>
+  <si>
+    <t>HANSEN</t>
+  </si>
+  <si>
+    <t>Zlatko</t>
+  </si>
+  <si>
+    <t>TRIPIC</t>
+  </si>
+  <si>
+    <t>MOI</t>
+  </si>
+  <si>
+    <t>COSIC</t>
+  </si>
+  <si>
+    <t>BELL</t>
+  </si>
+  <si>
+    <t>CHRISTIANSEN</t>
+  </si>
+  <si>
+    <t>D'AGOSTINO</t>
+  </si>
+  <si>
+    <t>Veton</t>
+  </si>
+  <si>
+    <t>BERISHA</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>BOTHEIM</t>
+  </si>
+  <si>
+    <t>Romano</t>
+  </si>
+  <si>
+    <t>POSTEMA</t>
+  </si>
+  <si>
+    <t>Rubén</t>
+  </si>
+  <si>
+    <t>GÓMEZ</t>
+  </si>
+  <si>
+    <t>Villarreal</t>
+  </si>
+  <si>
+    <t>Yakiv</t>
+  </si>
+  <si>
+    <t>KINAREIKIN</t>
+  </si>
+  <si>
+    <t>LUIZ JÚNIOR</t>
+  </si>
+  <si>
+    <t>Péter</t>
+  </si>
+  <si>
+    <t>GULÁCSI</t>
+  </si>
+  <si>
+    <t>FOYTH</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>MOURIÑO</t>
+  </si>
+  <si>
+    <t>NAVARRO</t>
+  </si>
+  <si>
+    <t>CARDONA</t>
+  </si>
+  <si>
+    <t>FREEMAN</t>
+  </si>
+  <si>
+    <t>Tani</t>
+  </si>
+  <si>
+    <t>OLUWASEYI</t>
+  </si>
+  <si>
+    <t>Santi</t>
+  </si>
+  <si>
+    <t>COMESAÑA</t>
+  </si>
+  <si>
+    <t>Ilias</t>
+  </si>
+  <si>
+    <t>AKHOMACH</t>
+  </si>
+  <si>
+    <t>Nizar El</t>
+  </si>
+  <si>
+    <t>JMILI</t>
+  </si>
+  <si>
+    <t>Pape</t>
+  </si>
+  <si>
+    <t>GUEYE</t>
+  </si>
+  <si>
+    <t>MOLEIRO</t>
+  </si>
+  <si>
+    <t>MACIA</t>
+  </si>
+  <si>
+    <t>DIATTA</t>
+  </si>
+  <si>
+    <t>Tajon</t>
+  </si>
+  <si>
+    <t>BUCHANAN</t>
+  </si>
+  <si>
+    <t>Ayoze</t>
+  </si>
+  <si>
+    <t>PÉPÉ</t>
+  </si>
+  <si>
+    <t>Georges</t>
+  </si>
+  <si>
+    <t>MIKAUTADZE</t>
+  </si>
+  <si>
+    <t>MORENO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -392,88 +5264,21539 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G936"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>4701</v>
+      </c>
+      <c r="B2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2">
+        <v>41</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>4700</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>4702</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4">
+        <v>91</v>
+      </c>
+      <c r="G4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>4707</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>4704</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6">
+        <v>3</v>
+      </c>
+      <c r="G6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>4706</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>4703</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8">
+        <v>2</v>
+      </c>
+      <c r="G8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>4708</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9">
+        <v>44</v>
+      </c>
+      <c r="G9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>4705</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>4713</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11">
+        <v>18</v>
+      </c>
+      <c r="G11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>4710</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12">
+        <v>8</v>
+      </c>
+      <c r="G12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>4718</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>4715</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14">
+        <v>27</v>
+      </c>
+      <c r="G14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>4712</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>4709</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16">
+        <v>6</v>
+      </c>
+      <c r="G16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>4720</v>
+      </c>
+      <c r="B17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17">
+        <v>23</v>
+      </c>
+      <c r="G17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>4717</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18">
+        <v>10</v>
+      </c>
+      <c r="G18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>4714</v>
+      </c>
+      <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19">
+        <v>20</v>
+      </c>
+      <c r="G19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>4711</v>
+      </c>
+      <c r="B20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>4719</v>
+      </c>
+      <c r="B21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>52</v>
+      </c>
+      <c r="F21">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>4716</v>
+      </c>
+      <c r="B22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>52</v>
+      </c>
+      <c r="F22">
+        <v>9</v>
+      </c>
+      <c r="G22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>4721</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23">
+        <v>90</v>
+      </c>
+      <c r="G23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>4723</v>
+      </c>
+      <c r="B24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>4722</v>
+      </c>
+      <c r="B25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>4724</v>
+      </c>
+      <c r="B26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26">
+        <v>30</v>
+      </c>
+      <c r="G26" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>4732</v>
+      </c>
+      <c r="B27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27">
+        <v>33</v>
+      </c>
+      <c r="G27" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>4729</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28">
+        <v>6</v>
+      </c>
+      <c r="G28" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>4726</v>
+      </c>
+      <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29">
+        <v>3</v>
+      </c>
+      <c r="G29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>4731</v>
+      </c>
+      <c r="B30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30">
+        <v>15</v>
+      </c>
+      <c r="G30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>4728</v>
+      </c>
+      <c r="B31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31">
+        <v>5</v>
+      </c>
+      <c r="G31" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>4725</v>
+      </c>
+      <c r="B32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" t="s">
+        <v>73</v>
+      </c>
+      <c r="D32" t="s">
+        <v>73</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32">
+        <v>2</v>
+      </c>
+      <c r="G32" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>4730</v>
+      </c>
+      <c r="B33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" t="s">
+        <v>75</v>
+      </c>
+      <c r="D33" t="s">
+        <v>75</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33">
+        <v>12</v>
+      </c>
+      <c r="G33" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>4727</v>
+      </c>
+      <c r="B34" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" t="s">
+        <v>77</v>
+      </c>
+      <c r="D34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34">
+        <v>4</v>
+      </c>
+      <c r="G34" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>5713</v>
+      </c>
+      <c r="B35" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35">
+        <v>49</v>
+      </c>
+      <c r="G35" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>4735</v>
+      </c>
+      <c r="B36" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36">
+        <v>20</v>
+      </c>
+      <c r="G36" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>4740</v>
+      </c>
+      <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37">
+        <v>41</v>
+      </c>
+      <c r="G37" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38">
+        <v>4734</v>
+      </c>
+      <c r="B38" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38">
+        <v>10</v>
+      </c>
+      <c r="G38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>4739</v>
+      </c>
+      <c r="B39" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" t="s">
+        <v>87</v>
+      </c>
+      <c r="D39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39">
+        <v>39</v>
+      </c>
+      <c r="G39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>4736</v>
+      </c>
+      <c r="B40" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" t="s">
+        <v>89</v>
+      </c>
+      <c r="E40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40">
+        <v>23</v>
+      </c>
+      <c r="G40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>4733</v>
+      </c>
+      <c r="B41" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" t="s">
+        <v>91</v>
+      </c>
+      <c r="D41" t="s">
+        <v>91</v>
+      </c>
+      <c r="E41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41">
+        <v>8</v>
+      </c>
+      <c r="G41" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>4741</v>
+      </c>
+      <c r="B42" t="s">
+        <v>92</v>
+      </c>
+      <c r="C42" t="s">
+        <v>93</v>
+      </c>
+      <c r="D42" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42">
+        <v>7</v>
+      </c>
+      <c r="G42" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>4738</v>
+      </c>
+      <c r="B43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43">
+        <v>36</v>
+      </c>
+      <c r="G43" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>4743</v>
+      </c>
+      <c r="B44" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" t="s">
+        <v>96</v>
+      </c>
+      <c r="D44" t="s">
+        <v>96</v>
+      </c>
+      <c r="E44" t="s">
+        <v>52</v>
+      </c>
+      <c r="F44">
+        <v>17</v>
+      </c>
+      <c r="G44" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>4737</v>
+      </c>
+      <c r="B45" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" t="s">
+        <v>98</v>
+      </c>
+      <c r="D45" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" t="s">
+        <v>52</v>
+      </c>
+      <c r="F45">
+        <v>29</v>
+      </c>
+      <c r="G45" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>5714</v>
+      </c>
+      <c r="B46" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" t="s">
+        <v>100</v>
+      </c>
+      <c r="D46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E46" t="s">
+        <v>52</v>
+      </c>
+      <c r="F46">
+        <v>56</v>
+      </c>
+      <c r="G46" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>4742</v>
+      </c>
+      <c r="B47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" t="s">
+        <v>102</v>
+      </c>
+      <c r="D47" t="s">
+        <v>102</v>
+      </c>
+      <c r="E47" t="s">
+        <v>52</v>
+      </c>
+      <c r="F47">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>4744</v>
+      </c>
+      <c r="B48" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" t="s">
+        <v>104</v>
+      </c>
+      <c r="D48" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48">
+        <v>1</v>
+      </c>
+      <c r="G48" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>4746</v>
+      </c>
+      <c r="B49" t="s">
+        <v>106</v>
+      </c>
+      <c r="C49" t="s">
+        <v>107</v>
+      </c>
+      <c r="D49" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49">
+        <v>42</v>
+      </c>
+      <c r="G49" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>4745</v>
+      </c>
+      <c r="B50" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" t="s">
+        <v>109</v>
+      </c>
+      <c r="E50" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50">
+        <v>40</v>
+      </c>
+      <c r="G50" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>4753</v>
+      </c>
+      <c r="B51" t="s">
+        <v>110</v>
+      </c>
+      <c r="C51" t="s">
+        <v>111</v>
+      </c>
+      <c r="D51" t="s">
+        <v>111</v>
+      </c>
+      <c r="E51" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51">
+        <v>26</v>
+      </c>
+      <c r="G51" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>4750</v>
+      </c>
+      <c r="B52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" t="s">
+        <v>113</v>
+      </c>
+      <c r="D52" t="s">
+        <v>113</v>
+      </c>
+      <c r="E52" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>4747</v>
+      </c>
+      <c r="B53" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" t="s">
+        <v>115</v>
+      </c>
+      <c r="D53" t="s">
+        <v>115</v>
+      </c>
+      <c r="E53" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53">
+        <v>2</v>
+      </c>
+      <c r="G53" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54">
+        <v>4752</v>
+      </c>
+      <c r="B54" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" t="s">
+        <v>117</v>
+      </c>
+      <c r="D54" t="s">
+        <v>117</v>
+      </c>
+      <c r="E54" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54">
+        <v>22</v>
+      </c>
+      <c r="G54" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>4749</v>
+      </c>
+      <c r="B55" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" t="s">
+        <v>119</v>
+      </c>
+      <c r="D55" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55">
+        <v>5</v>
+      </c>
+      <c r="G55" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>4754</v>
+      </c>
+      <c r="B56" t="s">
+        <v>120</v>
+      </c>
+      <c r="C56" t="s">
+        <v>121</v>
+      </c>
+      <c r="D56" t="s">
+        <v>121</v>
+      </c>
+      <c r="E56" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56">
+        <v>29</v>
+      </c>
+      <c r="G56" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>4751</v>
+      </c>
+      <c r="B57" t="s">
+        <v>122</v>
+      </c>
+      <c r="C57" t="s">
+        <v>123</v>
+      </c>
+      <c r="D57" t="s">
+        <v>123</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>4748</v>
+      </c>
+      <c r="B58" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" t="s">
+        <v>125</v>
+      </c>
+      <c r="D58" t="s">
+        <v>125</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58">
+        <v>3</v>
+      </c>
+      <c r="G58" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59">
+        <v>5751</v>
+      </c>
+      <c r="B59" t="s">
+        <v>126</v>
+      </c>
+      <c r="C59" t="s">
+        <v>127</v>
+      </c>
+      <c r="D59" t="s">
+        <v>127</v>
+      </c>
+      <c r="E59" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59">
+        <v>4</v>
+      </c>
+      <c r="G59" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>4765</v>
+      </c>
+      <c r="B60" t="s">
+        <v>128</v>
+      </c>
+      <c r="C60" t="s">
+        <v>129</v>
+      </c>
+      <c r="D60" t="s">
+        <v>129</v>
+      </c>
+      <c r="E60" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60">
+        <v>19</v>
+      </c>
+      <c r="G60" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61">
+        <v>4759</v>
+      </c>
+      <c r="B61" t="s">
+        <v>41</v>
+      </c>
+      <c r="C61" t="s">
+        <v>130</v>
+      </c>
+      <c r="D61" t="s">
+        <v>130</v>
+      </c>
+      <c r="E61" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61">
+        <v>35</v>
+      </c>
+      <c r="G61" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62">
+        <v>4756</v>
+      </c>
+      <c r="B62" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" t="s">
+        <v>132</v>
+      </c>
+      <c r="D62" t="s">
+        <v>132</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62">
+        <v>7</v>
+      </c>
+      <c r="G62" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63">
+        <v>5678</v>
+      </c>
+      <c r="B63" t="s">
+        <v>133</v>
+      </c>
+      <c r="C63" t="s">
+        <v>134</v>
+      </c>
+      <c r="D63" t="s">
+        <v>134</v>
+      </c>
+      <c r="E63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63">
+        <v>53</v>
+      </c>
+      <c r="G63" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>4761</v>
+      </c>
+      <c r="B64" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" t="s">
+        <v>136</v>
+      </c>
+      <c r="D64" t="s">
+        <v>136</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64">
+        <v>10</v>
+      </c>
+      <c r="G64" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>4758</v>
+      </c>
+      <c r="B65" t="s">
+        <v>137</v>
+      </c>
+      <c r="C65" t="s">
+        <v>138</v>
+      </c>
+      <c r="D65" t="s">
+        <v>138</v>
+      </c>
+      <c r="E65" t="s">
+        <v>30</v>
+      </c>
+      <c r="F65">
+        <v>27</v>
+      </c>
+      <c r="G65" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>4755</v>
+      </c>
+      <c r="B66" t="s">
+        <v>139</v>
+      </c>
+      <c r="C66" t="s">
+        <v>140</v>
+      </c>
+      <c r="D66" t="s">
+        <v>140</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66">
+        <v>6</v>
+      </c>
+      <c r="G66" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67">
+        <v>4763</v>
+      </c>
+      <c r="B67" t="s">
+        <v>141</v>
+      </c>
+      <c r="C67" t="s">
+        <v>142</v>
+      </c>
+      <c r="D67" t="s">
+        <v>142</v>
+      </c>
+      <c r="E67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67">
+        <v>17</v>
+      </c>
+      <c r="G67" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68">
+        <v>4760</v>
+      </c>
+      <c r="B68" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" t="s">
+        <v>144</v>
+      </c>
+      <c r="D68" t="s">
+        <v>144</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68">
+        <v>44</v>
+      </c>
+      <c r="G68" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>4757</v>
+      </c>
+      <c r="B69" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" t="s">
+        <v>146</v>
+      </c>
+      <c r="D69" t="s">
+        <v>146</v>
+      </c>
+      <c r="E69" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69">
+        <v>8</v>
+      </c>
+      <c r="G69" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>4762</v>
+      </c>
+      <c r="B70" t="s">
+        <v>147</v>
+      </c>
+      <c r="C70" t="s">
+        <v>148</v>
+      </c>
+      <c r="D70" t="s">
+        <v>148</v>
+      </c>
+      <c r="E70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F70">
+        <v>11</v>
+      </c>
+      <c r="G70" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>4764</v>
+      </c>
+      <c r="B71" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" t="s">
+        <v>150</v>
+      </c>
+      <c r="D71" t="s">
+        <v>150</v>
+      </c>
+      <c r="E71" t="s">
+        <v>52</v>
+      </c>
+      <c r="F71">
+        <v>18</v>
+      </c>
+      <c r="G71" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72">
+        <v>4766</v>
+      </c>
+      <c r="B72"/>
+      <c r="C72" t="s">
+        <v>151</v>
+      </c>
+      <c r="D72" t="s">
+        <v>151</v>
+      </c>
+      <c r="E72" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>47</v>
+      </c>
+      <c r="G72" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73">
+        <v>4768</v>
+      </c>
+      <c r="B73" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" t="s">
+        <v>153</v>
+      </c>
+      <c r="D73" t="s">
+        <v>153</v>
+      </c>
+      <c r="E73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>4767</v>
+      </c>
+      <c r="B74" t="s">
+        <v>155</v>
+      </c>
+      <c r="C74" t="s">
+        <v>156</v>
+      </c>
+      <c r="D74" t="s">
+        <v>156</v>
+      </c>
+      <c r="E74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
+      </c>
+      <c r="G74" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>4774</v>
+      </c>
+      <c r="B75" t="s">
+        <v>157</v>
+      </c>
+      <c r="C75" t="s">
+        <v>158</v>
+      </c>
+      <c r="D75" t="s">
+        <v>158</v>
+      </c>
+      <c r="E75" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75">
+        <v>30</v>
+      </c>
+      <c r="G75" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76">
+        <v>4771</v>
+      </c>
+      <c r="B76" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76">
+        <v>21</v>
+      </c>
+      <c r="G76" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77">
+        <v>5725</v>
+      </c>
+      <c r="B77" t="s">
+        <v>161</v>
+      </c>
+      <c r="C77" t="s">
+        <v>162</v>
+      </c>
+      <c r="D77" t="s">
+        <v>163</v>
+      </c>
+      <c r="E77" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77">
+        <v>27</v>
+      </c>
+      <c r="G77" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78">
+        <v>4773</v>
+      </c>
+      <c r="B78" t="s">
+        <v>164</v>
+      </c>
+      <c r="C78" t="s">
+        <v>165</v>
+      </c>
+      <c r="D78" t="s">
+        <v>165</v>
+      </c>
+      <c r="E78" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78">
+        <v>24</v>
+      </c>
+      <c r="G78" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79">
+        <v>4770</v>
+      </c>
+      <c r="B79" t="s">
+        <v>166</v>
+      </c>
+      <c r="C79" t="s">
+        <v>167</v>
+      </c>
+      <c r="D79" t="s">
+        <v>167</v>
+      </c>
+      <c r="E79" t="s">
+        <v>17</v>
+      </c>
+      <c r="F79">
+        <v>18</v>
+      </c>
+      <c r="G79" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80">
+        <v>4775</v>
+      </c>
+      <c r="B80" t="s">
+        <v>168</v>
+      </c>
+      <c r="C80" t="s">
+        <v>169</v>
+      </c>
+      <c r="D80" t="s">
+        <v>169</v>
+      </c>
+      <c r="E80" t="s">
+        <v>17</v>
+      </c>
+      <c r="F80">
+        <v>32</v>
+      </c>
+      <c r="G80" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81">
+        <v>4772</v>
+      </c>
+      <c r="B81" t="s">
+        <v>141</v>
+      </c>
+      <c r="C81" t="s">
+        <v>170</v>
+      </c>
+      <c r="D81" t="s">
+        <v>170</v>
+      </c>
+      <c r="E81" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81">
+        <v>22</v>
+      </c>
+      <c r="G81" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82">
+        <v>4769</v>
+      </c>
+      <c r="B82" t="s">
+        <v>171</v>
+      </c>
+      <c r="C82" t="s">
+        <v>172</v>
+      </c>
+      <c r="D82" t="s">
+        <v>172</v>
+      </c>
+      <c r="E82" t="s">
+        <v>17</v>
+      </c>
+      <c r="F82">
+        <v>17</v>
+      </c>
+      <c r="G82" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>5726</v>
+      </c>
+      <c r="B83" t="s">
+        <v>161</v>
+      </c>
+      <c r="C83" t="s">
+        <v>173</v>
+      </c>
+      <c r="D83" t="s">
+        <v>173</v>
+      </c>
+      <c r="E83" t="s">
+        <v>30</v>
+      </c>
+      <c r="F83">
+        <v>46</v>
+      </c>
+      <c r="G83" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>4783</v>
+      </c>
+      <c r="B84" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" t="s">
+        <v>175</v>
+      </c>
+      <c r="D84" t="s">
+        <v>175</v>
+      </c>
+      <c r="E84" t="s">
+        <v>30</v>
+      </c>
+      <c r="F84">
+        <v>14</v>
+      </c>
+      <c r="G84" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>4780</v>
+      </c>
+      <c r="B85" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" t="s">
+        <v>177</v>
+      </c>
+      <c r="D85" t="s">
+        <v>177</v>
+      </c>
+      <c r="E85" t="s">
+        <v>30</v>
+      </c>
+      <c r="F85">
+        <v>7</v>
+      </c>
+      <c r="G85" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>4777</v>
+      </c>
+      <c r="B86" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" t="s">
+        <v>179</v>
+      </c>
+      <c r="D86" t="s">
+        <v>179</v>
+      </c>
+      <c r="E86" t="s">
+        <v>30</v>
+      </c>
+      <c r="F86">
+        <v>4</v>
+      </c>
+      <c r="G86" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>4788</v>
+      </c>
+      <c r="B87" t="s">
+        <v>168</v>
+      </c>
+      <c r="C87" t="s">
+        <v>180</v>
+      </c>
+      <c r="D87" t="s">
+        <v>180</v>
+      </c>
+      <c r="E87" t="s">
+        <v>30</v>
+      </c>
+      <c r="F87">
+        <v>16</v>
+      </c>
+      <c r="G87" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>4782</v>
+      </c>
+      <c r="B88" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" t="s">
+        <v>182</v>
+      </c>
+      <c r="D88" t="s">
+        <v>182</v>
+      </c>
+      <c r="E88" t="s">
+        <v>30</v>
+      </c>
+      <c r="F88">
+        <v>10</v>
+      </c>
+      <c r="G88" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>4779</v>
+      </c>
+      <c r="B89"/>
+      <c r="C89" t="s">
+        <v>183</v>
+      </c>
+      <c r="D89" t="s">
+        <v>183</v>
+      </c>
+      <c r="E89" t="s">
+        <v>30</v>
+      </c>
+      <c r="F89">
+        <v>6</v>
+      </c>
+      <c r="G89" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>4776</v>
+      </c>
+      <c r="B90" t="s">
+        <v>184</v>
+      </c>
+      <c r="C90" t="s">
+        <v>185</v>
+      </c>
+      <c r="D90" t="s">
+        <v>185</v>
+      </c>
+      <c r="E90" t="s">
+        <v>30</v>
+      </c>
+      <c r="F90">
+        <v>3</v>
+      </c>
+      <c r="G90" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>4790</v>
+      </c>
+      <c r="B91" t="s">
+        <v>186</v>
+      </c>
+      <c r="C91" t="s">
+        <v>187</v>
+      </c>
+      <c r="D91" t="s">
+        <v>187</v>
+      </c>
+      <c r="E91" t="s">
+        <v>30</v>
+      </c>
+      <c r="F91">
+        <v>20</v>
+      </c>
+      <c r="G91" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92">
+        <v>4784</v>
+      </c>
+      <c r="B92" t="s">
+        <v>188</v>
+      </c>
+      <c r="C92" t="s">
+        <v>189</v>
+      </c>
+      <c r="D92" t="s">
+        <v>189</v>
+      </c>
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="F92">
+        <v>23</v>
+      </c>
+      <c r="G92" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93">
+        <v>4781</v>
+      </c>
+      <c r="B93" t="s">
+        <v>190</v>
+      </c>
+      <c r="C93" t="s">
+        <v>191</v>
+      </c>
+      <c r="D93" t="s">
+        <v>191</v>
+      </c>
+      <c r="E93" t="s">
+        <v>30</v>
+      </c>
+      <c r="F93">
+        <v>8</v>
+      </c>
+      <c r="G93" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94">
+        <v>4778</v>
+      </c>
+      <c r="B94" t="s">
+        <v>192</v>
+      </c>
+      <c r="C94" t="s">
+        <v>193</v>
+      </c>
+      <c r="D94" t="s">
+        <v>193</v>
+      </c>
+      <c r="E94" t="s">
+        <v>30</v>
+      </c>
+      <c r="F94">
+        <v>5</v>
+      </c>
+      <c r="G94" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95">
+        <v>4789</v>
+      </c>
+      <c r="B95" t="s">
+        <v>194</v>
+      </c>
+      <c r="C95" t="s">
+        <v>195</v>
+      </c>
+      <c r="D95" t="s">
+        <v>195</v>
+      </c>
+      <c r="E95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F95">
+        <v>19</v>
+      </c>
+      <c r="G95" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96">
+        <v>4786</v>
+      </c>
+      <c r="B96" t="s">
+        <v>196</v>
+      </c>
+      <c r="C96" t="s">
+        <v>197</v>
+      </c>
+      <c r="D96" t="s">
+        <v>197</v>
+      </c>
+      <c r="E96" t="s">
+        <v>52</v>
+      </c>
+      <c r="F96">
+        <v>11</v>
+      </c>
+      <c r="G96" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97">
+        <v>4785</v>
+      </c>
+      <c r="B97" t="s">
+        <v>198</v>
+      </c>
+      <c r="C97" t="s">
+        <v>199</v>
+      </c>
+      <c r="D97" t="s">
+        <v>199</v>
+      </c>
+      <c r="E97" t="s">
+        <v>52</v>
+      </c>
+      <c r="F97">
+        <v>9</v>
+      </c>
+      <c r="G97" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98">
+        <v>4787</v>
+      </c>
+      <c r="B98" t="s">
+        <v>200</v>
+      </c>
+      <c r="C98" t="s">
+        <v>201</v>
+      </c>
+      <c r="D98" t="s">
+        <v>201</v>
+      </c>
+      <c r="E98" t="s">
+        <v>52</v>
+      </c>
+      <c r="F98">
+        <v>15</v>
+      </c>
+      <c r="G98" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>4792</v>
+      </c>
+      <c r="B99" t="s">
+        <v>202</v>
+      </c>
+      <c r="C99" t="s">
+        <v>203</v>
+      </c>
+      <c r="D99" t="s">
+        <v>203</v>
+      </c>
+      <c r="E99" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99">
+        <v>30</v>
+      </c>
+      <c r="G99" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>4794</v>
+      </c>
+      <c r="B100" t="s">
+        <v>198</v>
+      </c>
+      <c r="C100" t="s">
+        <v>205</v>
+      </c>
+      <c r="D100" t="s">
+        <v>205</v>
+      </c>
+      <c r="E100" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100">
+        <v>33</v>
+      </c>
+      <c r="G100" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101">
+        <v>4791</v>
+      </c>
+      <c r="B101" t="s">
+        <v>206</v>
+      </c>
+      <c r="C101" t="s">
+        <v>207</v>
+      </c>
+      <c r="D101" t="s">
+        <v>207</v>
+      </c>
+      <c r="E101" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101">
+        <v>1</v>
+      </c>
+      <c r="G101" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102">
+        <v>4793</v>
+      </c>
+      <c r="B102" t="s">
+        <v>208</v>
+      </c>
+      <c r="C102" t="s">
+        <v>209</v>
+      </c>
+      <c r="D102" t="s">
+        <v>209</v>
+      </c>
+      <c r="E102" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102">
+        <v>31</v>
+      </c>
+      <c r="G102" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>4801</v>
+      </c>
+      <c r="B103" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" t="s">
+        <v>211</v>
+      </c>
+      <c r="D103" t="s">
+        <v>211</v>
+      </c>
+      <c r="E103" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103">
+        <v>36</v>
+      </c>
+      <c r="G103" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>4798</v>
+      </c>
+      <c r="B104" t="s">
+        <v>212</v>
+      </c>
+      <c r="C104" t="s">
+        <v>213</v>
+      </c>
+      <c r="D104" t="s">
+        <v>213</v>
+      </c>
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104">
+        <v>22</v>
+      </c>
+      <c r="G104" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>4795</v>
+      </c>
+      <c r="B105" t="s">
+        <v>214</v>
+      </c>
+      <c r="C105" t="s">
+        <v>215</v>
+      </c>
+      <c r="D105" t="s">
+        <v>215</v>
+      </c>
+      <c r="E105" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105">
+        <v>3</v>
+      </c>
+      <c r="G105" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>4805</v>
+      </c>
+      <c r="B106" t="s">
+        <v>216</v>
+      </c>
+      <c r="C106" t="s">
+        <v>217</v>
+      </c>
+      <c r="D106" t="s">
+        <v>217</v>
+      </c>
+      <c r="E106" t="s">
+        <v>17</v>
+      </c>
+      <c r="F106">
+        <v>49</v>
+      </c>
+      <c r="G106" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>4800</v>
+      </c>
+      <c r="B107" t="s">
+        <v>218</v>
+      </c>
+      <c r="C107" t="s">
+        <v>219</v>
+      </c>
+      <c r="D107" t="s">
+        <v>219</v>
+      </c>
+      <c r="E107" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107">
+        <v>26</v>
+      </c>
+      <c r="G107" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>4797</v>
+      </c>
+      <c r="B108" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108" t="s">
+        <v>221</v>
+      </c>
+      <c r="D108" t="s">
+        <v>221</v>
+      </c>
+      <c r="E108" t="s">
+        <v>17</v>
+      </c>
+      <c r="F108">
+        <v>5</v>
+      </c>
+      <c r="G108" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>4802</v>
+      </c>
+      <c r="B109" t="s">
+        <v>222</v>
+      </c>
+      <c r="C109" t="s">
+        <v>223</v>
+      </c>
+      <c r="D109" t="s">
+        <v>223</v>
+      </c>
+      <c r="E109" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109">
+        <v>39</v>
+      </c>
+      <c r="G109" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>4799</v>
+      </c>
+      <c r="B110" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" t="s">
+        <v>225</v>
+      </c>
+      <c r="D110" t="s">
+        <v>225</v>
+      </c>
+      <c r="E110" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110">
+        <v>24</v>
+      </c>
+      <c r="G110" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>4796</v>
+      </c>
+      <c r="B111" t="s">
+        <v>226</v>
+      </c>
+      <c r="C111" t="s">
+        <v>227</v>
+      </c>
+      <c r="D111" t="s">
+        <v>227</v>
+      </c>
+      <c r="E111" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111">
+        <v>4</v>
+      </c>
+      <c r="G111" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>4812</v>
+      </c>
+      <c r="B112" t="s">
+        <v>228</v>
+      </c>
+      <c r="C112" t="s">
+        <v>229</v>
+      </c>
+      <c r="D112" t="s">
+        <v>229</v>
+      </c>
+      <c r="E112" t="s">
+        <v>30</v>
+      </c>
+      <c r="F112">
+        <v>44</v>
+      </c>
+      <c r="G112" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>4809</v>
+      </c>
+      <c r="B113" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" t="s">
+        <v>231</v>
+      </c>
+      <c r="D113" t="s">
+        <v>231</v>
+      </c>
+      <c r="E113" t="s">
+        <v>30</v>
+      </c>
+      <c r="F113">
+        <v>18</v>
+      </c>
+      <c r="G113" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>4806</v>
+      </c>
+      <c r="B114" t="s">
+        <v>232</v>
+      </c>
+      <c r="C114" t="s">
+        <v>233</v>
+      </c>
+      <c r="D114" t="s">
+        <v>233</v>
+      </c>
+      <c r="E114" t="s">
+        <v>30</v>
+      </c>
+      <c r="F114">
+        <v>7</v>
+      </c>
+      <c r="G114" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>4811</v>
+      </c>
+      <c r="B115" t="s">
+        <v>234</v>
+      </c>
+      <c r="C115" t="s">
+        <v>235</v>
+      </c>
+      <c r="D115" t="s">
+        <v>235</v>
+      </c>
+      <c r="E115" t="s">
+        <v>30</v>
+      </c>
+      <c r="F115">
+        <v>25</v>
+      </c>
+      <c r="G115" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>4808</v>
+      </c>
+      <c r="B116" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" t="s">
+        <v>237</v>
+      </c>
+      <c r="D116" t="s">
+        <v>237</v>
+      </c>
+      <c r="E116" t="s">
+        <v>30</v>
+      </c>
+      <c r="F116">
+        <v>17</v>
+      </c>
+      <c r="G116" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>5722</v>
+      </c>
+      <c r="B117" t="s">
+        <v>238</v>
+      </c>
+      <c r="C117" t="s">
+        <v>239</v>
+      </c>
+      <c r="D117" t="s">
+        <v>239</v>
+      </c>
+      <c r="E117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F117">
+        <v>40</v>
+      </c>
+      <c r="G117" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>4816</v>
+      </c>
+      <c r="B118" t="s">
+        <v>240</v>
+      </c>
+      <c r="C118" t="s">
+        <v>241</v>
+      </c>
+      <c r="D118" t="s">
+        <v>241</v>
+      </c>
+      <c r="E118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F118">
+        <v>19</v>
+      </c>
+      <c r="G118" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>4813</v>
+      </c>
+      <c r="B119" t="s">
+        <v>242</v>
+      </c>
+      <c r="C119" t="s">
+        <v>243</v>
+      </c>
+      <c r="D119" t="s">
+        <v>243</v>
+      </c>
+      <c r="E119" t="s">
+        <v>30</v>
+      </c>
+      <c r="F119">
+        <v>48</v>
+      </c>
+      <c r="G119" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120">
+        <v>4810</v>
+      </c>
+      <c r="B120" t="s">
+        <v>244</v>
+      </c>
+      <c r="C120" t="s">
+        <v>245</v>
+      </c>
+      <c r="D120" t="s">
+        <v>245</v>
+      </c>
+      <c r="E120" t="s">
+        <v>30</v>
+      </c>
+      <c r="F120">
+        <v>20</v>
+      </c>
+      <c r="G120" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121">
+        <v>4807</v>
+      </c>
+      <c r="B121" t="s">
+        <v>246</v>
+      </c>
+      <c r="C121" t="s">
+        <v>247</v>
+      </c>
+      <c r="D121" t="s">
+        <v>247</v>
+      </c>
+      <c r="E121" t="s">
+        <v>30</v>
+      </c>
+      <c r="F121">
+        <v>8</v>
+      </c>
+      <c r="G121" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122">
+        <v>4819</v>
+      </c>
+      <c r="B122" t="s">
+        <v>248</v>
+      </c>
+      <c r="C122" t="s">
+        <v>249</v>
+      </c>
+      <c r="D122" t="s">
+        <v>249</v>
+      </c>
+      <c r="E122" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122">
+        <v>41</v>
+      </c>
+      <c r="G122" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>4815</v>
+      </c>
+      <c r="B123" t="s">
+        <v>250</v>
+      </c>
+      <c r="C123" t="s">
+        <v>251</v>
+      </c>
+      <c r="D123" t="s">
+        <v>251</v>
+      </c>
+      <c r="E123" t="s">
+        <v>52</v>
+      </c>
+      <c r="F123">
+        <v>14</v>
+      </c>
+      <c r="G123" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>4817</v>
+      </c>
+      <c r="B124" t="s">
+        <v>252</v>
+      </c>
+      <c r="C124" t="s">
+        <v>253</v>
+      </c>
+      <c r="D124" t="s">
+        <v>254</v>
+      </c>
+      <c r="E124" t="s">
+        <v>52</v>
+      </c>
+      <c r="F124">
+        <v>21</v>
+      </c>
+      <c r="G124" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>4814</v>
+      </c>
+      <c r="B125" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" t="s">
+        <v>256</v>
+      </c>
+      <c r="D125" t="s">
+        <v>256</v>
+      </c>
+      <c r="E125" t="s">
+        <v>52</v>
+      </c>
+      <c r="F125">
+        <v>9</v>
+      </c>
+      <c r="G125" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126">
+        <v>4822</v>
+      </c>
+      <c r="B126" t="s">
+        <v>257</v>
+      </c>
+      <c r="C126" t="s">
+        <v>258</v>
+      </c>
+      <c r="D126" t="s">
+        <v>258</v>
+      </c>
+      <c r="E126" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126">
+        <v>25</v>
+      </c>
+      <c r="G126" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>4821</v>
+      </c>
+      <c r="B127" t="s">
+        <v>260</v>
+      </c>
+      <c r="C127" t="s">
+        <v>261</v>
+      </c>
+      <c r="D127" t="s">
+        <v>261</v>
+      </c>
+      <c r="E127" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>4820</v>
+      </c>
+      <c r="B128" t="s">
+        <v>262</v>
+      </c>
+      <c r="C128" t="s">
+        <v>263</v>
+      </c>
+      <c r="D128" t="s">
+        <v>263</v>
+      </c>
+      <c r="E128" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128">
+        <v>1</v>
+      </c>
+      <c r="G128" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>4830</v>
+      </c>
+      <c r="B129" t="s">
+        <v>264</v>
+      </c>
+      <c r="C129" t="s">
+        <v>263</v>
+      </c>
+      <c r="D129" t="s">
+        <v>263</v>
+      </c>
+      <c r="E129" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129">
+        <v>24</v>
+      </c>
+      <c r="G129" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>4827</v>
+      </c>
+      <c r="B130" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" t="s">
+        <v>266</v>
+      </c>
+      <c r="D130" t="s">
+        <v>266</v>
+      </c>
+      <c r="E130" t="s">
+        <v>17</v>
+      </c>
+      <c r="F130">
+        <v>15</v>
+      </c>
+      <c r="G130" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>4824</v>
+      </c>
+      <c r="B131" t="s">
+        <v>141</v>
+      </c>
+      <c r="C131" t="s">
+        <v>267</v>
+      </c>
+      <c r="D131" t="s">
+        <v>267</v>
+      </c>
+      <c r="E131" t="s">
+        <v>17</v>
+      </c>
+      <c r="F131">
+        <v>3</v>
+      </c>
+      <c r="G131" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>4829</v>
+      </c>
+      <c r="B132" t="s">
+        <v>268</v>
+      </c>
+      <c r="C132" t="s">
+        <v>269</v>
+      </c>
+      <c r="D132" t="s">
+        <v>269</v>
+      </c>
+      <c r="E132" t="s">
+        <v>17</v>
+      </c>
+      <c r="F132">
+        <v>23</v>
+      </c>
+      <c r="G132" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133">
+        <v>4826</v>
+      </c>
+      <c r="B133" t="s">
+        <v>270</v>
+      </c>
+      <c r="C133" t="s">
+        <v>271</v>
+      </c>
+      <c r="D133" t="s">
+        <v>271</v>
+      </c>
+      <c r="E133" t="s">
+        <v>17</v>
+      </c>
+      <c r="F133">
+        <v>12</v>
+      </c>
+      <c r="G133" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134">
+        <v>4823</v>
+      </c>
+      <c r="B134" t="s">
+        <v>41</v>
+      </c>
+      <c r="C134" t="s">
+        <v>272</v>
+      </c>
+      <c r="D134" t="s">
+        <v>272</v>
+      </c>
+      <c r="E134" t="s">
+        <v>17</v>
+      </c>
+      <c r="F134">
+        <v>2</v>
+      </c>
+      <c r="G134" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135">
+        <v>4828</v>
+      </c>
+      <c r="B135" t="s">
+        <v>273</v>
+      </c>
+      <c r="C135" t="s">
+        <v>274</v>
+      </c>
+      <c r="D135" t="s">
+        <v>274</v>
+      </c>
+      <c r="E135" t="s">
+        <v>17</v>
+      </c>
+      <c r="F135">
+        <v>18</v>
+      </c>
+      <c r="G135" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>4825</v>
+      </c>
+      <c r="B136" t="s">
+        <v>122</v>
+      </c>
+      <c r="C136" t="s">
+        <v>275</v>
+      </c>
+      <c r="D136" t="s">
+        <v>275</v>
+      </c>
+      <c r="E136" t="s">
+        <v>17</v>
+      </c>
+      <c r="F136">
+        <v>5</v>
+      </c>
+      <c r="G136" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137">
+        <v>5727</v>
+      </c>
+      <c r="B137" t="s">
+        <v>276</v>
+      </c>
+      <c r="C137" t="s">
+        <v>277</v>
+      </c>
+      <c r="D137" t="s">
+        <v>277</v>
+      </c>
+      <c r="E137" t="s">
+        <v>30</v>
+      </c>
+      <c r="F137">
+        <v>4</v>
+      </c>
+      <c r="G137" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138">
+        <v>4842</v>
+      </c>
+      <c r="B138" t="s">
+        <v>157</v>
+      </c>
+      <c r="C138" t="s">
+        <v>278</v>
+      </c>
+      <c r="D138" t="s">
+        <v>278</v>
+      </c>
+      <c r="E138" t="s">
+        <v>30</v>
+      </c>
+      <c r="F138">
+        <v>20</v>
+      </c>
+      <c r="G138" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139">
+        <v>4839</v>
+      </c>
+      <c r="B139"/>
+      <c r="C139" t="s">
+        <v>279</v>
+      </c>
+      <c r="D139" t="s">
+        <v>279</v>
+      </c>
+      <c r="E139" t="s">
+        <v>30</v>
+      </c>
+      <c r="F139">
+        <v>11</v>
+      </c>
+      <c r="G139" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140">
+        <v>4833</v>
+      </c>
+      <c r="B140"/>
+      <c r="C140" t="s">
+        <v>280</v>
+      </c>
+      <c r="D140" t="s">
+        <v>280</v>
+      </c>
+      <c r="E140" t="s">
+        <v>30</v>
+      </c>
+      <c r="F140">
+        <v>16</v>
+      </c>
+      <c r="G140" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141">
+        <v>4835</v>
+      </c>
+      <c r="B141" t="s">
+        <v>166</v>
+      </c>
+      <c r="C141" t="s">
+        <v>281</v>
+      </c>
+      <c r="D141" t="s">
+        <v>281</v>
+      </c>
+      <c r="E141" t="s">
+        <v>30</v>
+      </c>
+      <c r="F141">
+        <v>22</v>
+      </c>
+      <c r="G141" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142">
+        <v>4832</v>
+      </c>
+      <c r="B142"/>
+      <c r="C142" t="s">
+        <v>282</v>
+      </c>
+      <c r="D142" t="s">
+        <v>282</v>
+      </c>
+      <c r="E142" t="s">
+        <v>30</v>
+      </c>
+      <c r="F142">
+        <v>8</v>
+      </c>
+      <c r="G142" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143">
+        <v>4843</v>
+      </c>
+      <c r="B143" t="s">
+        <v>283</v>
+      </c>
+      <c r="C143" t="s">
+        <v>284</v>
+      </c>
+      <c r="D143" t="s">
+        <v>284</v>
+      </c>
+      <c r="E143" t="s">
+        <v>30</v>
+      </c>
+      <c r="F143">
+        <v>27</v>
+      </c>
+      <c r="G143" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144">
+        <v>4834</v>
+      </c>
+      <c r="B144" t="s">
+        <v>285</v>
+      </c>
+      <c r="C144" t="s">
+        <v>286</v>
+      </c>
+      <c r="D144" t="s">
+        <v>286</v>
+      </c>
+      <c r="E144" t="s">
+        <v>30</v>
+      </c>
+      <c r="F144">
+        <v>21</v>
+      </c>
+      <c r="G144" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145">
+        <v>4831</v>
+      </c>
+      <c r="B145"/>
+      <c r="C145" t="s">
+        <v>287</v>
+      </c>
+      <c r="D145" t="s">
+        <v>287</v>
+      </c>
+      <c r="E145" t="s">
+        <v>30</v>
+      </c>
+      <c r="F145">
+        <v>6</v>
+      </c>
+      <c r="G145" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146">
+        <v>4836</v>
+      </c>
+      <c r="B146" t="s">
+        <v>288</v>
+      </c>
+      <c r="C146" t="s">
+        <v>289</v>
+      </c>
+      <c r="D146" t="s">
+        <v>289</v>
+      </c>
+      <c r="E146" t="s">
+        <v>52</v>
+      </c>
+      <c r="F146">
+        <v>7</v>
+      </c>
+      <c r="G146" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147">
+        <v>4844</v>
+      </c>
+      <c r="B147" t="s">
+        <v>290</v>
+      </c>
+      <c r="C147" t="s">
+        <v>291</v>
+      </c>
+      <c r="D147" t="s">
+        <v>291</v>
+      </c>
+      <c r="E147" t="s">
+        <v>52</v>
+      </c>
+      <c r="F147">
+        <v>29</v>
+      </c>
+      <c r="G147" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148">
+        <v>4841</v>
+      </c>
+      <c r="B148" t="s">
+        <v>292</v>
+      </c>
+      <c r="C148" t="s">
+        <v>293</v>
+      </c>
+      <c r="D148" t="s">
+        <v>293</v>
+      </c>
+      <c r="E148" t="s">
+        <v>52</v>
+      </c>
+      <c r="F148">
+        <v>17</v>
+      </c>
+      <c r="G148" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149">
+        <v>4838</v>
+      </c>
+      <c r="B149" t="s">
+        <v>294</v>
+      </c>
+      <c r="C149" t="s">
+        <v>295</v>
+      </c>
+      <c r="D149" t="s">
+        <v>295</v>
+      </c>
+      <c r="E149" t="s">
+        <v>52</v>
+      </c>
+      <c r="F149">
+        <v>10</v>
+      </c>
+      <c r="G149" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150">
+        <v>4840</v>
+      </c>
+      <c r="B150" t="s">
+        <v>296</v>
+      </c>
+      <c r="C150" t="s">
+        <v>297</v>
+      </c>
+      <c r="D150" t="s">
+        <v>297</v>
+      </c>
+      <c r="E150" t="s">
+        <v>52</v>
+      </c>
+      <c r="F150">
+        <v>14</v>
+      </c>
+      <c r="G150" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151">
+        <v>4837</v>
+      </c>
+      <c r="B151" t="s">
+        <v>298</v>
+      </c>
+      <c r="C151" t="s">
+        <v>299</v>
+      </c>
+      <c r="D151" t="s">
+        <v>299</v>
+      </c>
+      <c r="E151" t="s">
+        <v>52</v>
+      </c>
+      <c r="F151">
+        <v>9</v>
+      </c>
+      <c r="G151" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152">
+        <v>4847</v>
+      </c>
+      <c r="B152" t="s">
+        <v>300</v>
+      </c>
+      <c r="C152" t="s">
+        <v>301</v>
+      </c>
+      <c r="D152" t="s">
+        <v>301</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152">
+        <v>40</v>
+      </c>
+      <c r="G152" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153">
+        <v>4846</v>
+      </c>
+      <c r="B153" t="s">
+        <v>303</v>
+      </c>
+      <c r="C153" t="s">
+        <v>304</v>
+      </c>
+      <c r="D153" t="s">
+        <v>304</v>
+      </c>
+      <c r="E153" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153">
+        <v>26</v>
+      </c>
+      <c r="G153" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154">
+        <v>4845</v>
+      </c>
+      <c r="B154" t="s">
+        <v>305</v>
+      </c>
+      <c r="C154" t="s">
+        <v>306</v>
+      </c>
+      <c r="D154" t="s">
+        <v>306</v>
+      </c>
+      <c r="E154" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154">
+        <v>1</v>
+      </c>
+      <c r="G154" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155">
+        <v>4853</v>
+      </c>
+      <c r="B155" t="s">
+        <v>307</v>
+      </c>
+      <c r="C155" t="s">
+        <v>308</v>
+      </c>
+      <c r="D155" t="s">
+        <v>308</v>
+      </c>
+      <c r="E155" t="s">
+        <v>17</v>
+      </c>
+      <c r="F155">
+        <v>23</v>
+      </c>
+      <c r="G155" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156">
+        <v>4850</v>
+      </c>
+      <c r="B156" t="s">
+        <v>200</v>
+      </c>
+      <c r="C156" t="s">
+        <v>309</v>
+      </c>
+      <c r="D156" t="s">
+        <v>309</v>
+      </c>
+      <c r="E156" t="s">
+        <v>17</v>
+      </c>
+      <c r="F156">
+        <v>4</v>
+      </c>
+      <c r="G156" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157">
+        <v>4852</v>
+      </c>
+      <c r="B157" t="s">
+        <v>310</v>
+      </c>
+      <c r="C157" t="s">
+        <v>311</v>
+      </c>
+      <c r="D157" t="s">
+        <v>311</v>
+      </c>
+      <c r="E157" t="s">
+        <v>17</v>
+      </c>
+      <c r="F157">
+        <v>21</v>
+      </c>
+      <c r="G157" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158">
+        <v>4849</v>
+      </c>
+      <c r="B158" t="s">
+        <v>312</v>
+      </c>
+      <c r="C158" t="s">
+        <v>313</v>
+      </c>
+      <c r="D158" t="s">
+        <v>313</v>
+      </c>
+      <c r="E158" t="s">
+        <v>17</v>
+      </c>
+      <c r="F158">
+        <v>3</v>
+      </c>
+      <c r="G158" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159">
+        <v>4854</v>
+      </c>
+      <c r="B159" t="s">
+        <v>314</v>
+      </c>
+      <c r="C159" t="s">
+        <v>315</v>
+      </c>
+      <c r="D159" t="s">
+        <v>315</v>
+      </c>
+      <c r="E159" t="s">
+        <v>17</v>
+      </c>
+      <c r="F159">
+        <v>44</v>
+      </c>
+      <c r="G159" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160">
+        <v>4851</v>
+      </c>
+      <c r="B160" t="s">
+        <v>316</v>
+      </c>
+      <c r="C160" t="s">
+        <v>317</v>
+      </c>
+      <c r="D160" t="s">
+        <v>317</v>
+      </c>
+      <c r="E160" t="s">
+        <v>17</v>
+      </c>
+      <c r="F160">
+        <v>11</v>
+      </c>
+      <c r="G160" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161">
+        <v>4848</v>
+      </c>
+      <c r="B161" t="s">
+        <v>318</v>
+      </c>
+      <c r="C161" t="s">
+        <v>319</v>
+      </c>
+      <c r="D161" t="s">
+        <v>319</v>
+      </c>
+      <c r="E161" t="s">
+        <v>17</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162">
+        <v>4864</v>
+      </c>
+      <c r="B162" t="s">
+        <v>320</v>
+      </c>
+      <c r="C162" t="s">
+        <v>321</v>
+      </c>
+      <c r="D162" t="s">
+        <v>321</v>
+      </c>
+      <c r="E162" t="s">
+        <v>30</v>
+      </c>
+      <c r="F162">
+        <v>7</v>
+      </c>
+      <c r="G162" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163">
+        <v>4861</v>
+      </c>
+      <c r="B163" t="s">
+        <v>322</v>
+      </c>
+      <c r="C163" t="s">
+        <v>323</v>
+      </c>
+      <c r="D163" t="s">
+        <v>323</v>
+      </c>
+      <c r="E163" t="s">
+        <v>30</v>
+      </c>
+      <c r="F163">
+        <v>34</v>
+      </c>
+      <c r="G163" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164">
+        <v>4858</v>
+      </c>
+      <c r="B164" t="s">
+        <v>324</v>
+      </c>
+      <c r="C164" t="s">
+        <v>325</v>
+      </c>
+      <c r="D164" t="s">
+        <v>325</v>
+      </c>
+      <c r="E164" t="s">
+        <v>30</v>
+      </c>
+      <c r="F164">
+        <v>17</v>
+      </c>
+      <c r="G164" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165">
+        <v>4855</v>
+      </c>
+      <c r="B165" t="s">
+        <v>326</v>
+      </c>
+      <c r="C165" t="s">
+        <v>327</v>
+      </c>
+      <c r="D165" t="s">
+        <v>327</v>
+      </c>
+      <c r="E165" t="s">
+        <v>30</v>
+      </c>
+      <c r="F165">
+        <v>6</v>
+      </c>
+      <c r="G165" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166">
+        <v>5696</v>
+      </c>
+      <c r="B166" t="s">
+        <v>328</v>
+      </c>
+      <c r="C166" t="s">
+        <v>329</v>
+      </c>
+      <c r="D166" t="s">
+        <v>329</v>
+      </c>
+      <c r="E166" t="s">
+        <v>30</v>
+      </c>
+      <c r="F166">
+        <v>42</v>
+      </c>
+      <c r="G166" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167">
+        <v>4863</v>
+      </c>
+      <c r="B167" t="s">
+        <v>330</v>
+      </c>
+      <c r="C167" t="s">
+        <v>331</v>
+      </c>
+      <c r="D167" t="s">
+        <v>331</v>
+      </c>
+      <c r="E167" t="s">
+        <v>30</v>
+      </c>
+      <c r="F167">
+        <v>45</v>
+      </c>
+      <c r="G167" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168">
+        <v>4860</v>
+      </c>
+      <c r="B168" t="s">
+        <v>332</v>
+      </c>
+      <c r="C168" t="s">
+        <v>333</v>
+      </c>
+      <c r="D168" t="s">
+        <v>333</v>
+      </c>
+      <c r="E168" t="s">
+        <v>30</v>
+      </c>
+      <c r="F168">
+        <v>27</v>
+      </c>
+      <c r="G168" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169">
+        <v>4857</v>
+      </c>
+      <c r="B169" t="s">
+        <v>334</v>
+      </c>
+      <c r="C169" t="s">
+        <v>335</v>
+      </c>
+      <c r="D169" t="s">
+        <v>335</v>
+      </c>
+      <c r="E169" t="s">
+        <v>30</v>
+      </c>
+      <c r="F169">
+        <v>10</v>
+      </c>
+      <c r="G169" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170">
+        <v>4862</v>
+      </c>
+      <c r="B170" t="s">
+        <v>336</v>
+      </c>
+      <c r="C170" t="s">
+        <v>337</v>
+      </c>
+      <c r="D170" t="s">
+        <v>337</v>
+      </c>
+      <c r="E170" t="s">
+        <v>30</v>
+      </c>
+      <c r="F170">
+        <v>39</v>
+      </c>
+      <c r="G170" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171">
+        <v>4859</v>
+      </c>
+      <c r="B171" t="s">
+        <v>338</v>
+      </c>
+      <c r="C171" t="s">
+        <v>339</v>
+      </c>
+      <c r="D171" t="s">
+        <v>339</v>
+      </c>
+      <c r="E171" t="s">
+        <v>30</v>
+      </c>
+      <c r="F171">
+        <v>19</v>
+      </c>
+      <c r="G171" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172">
+        <v>4856</v>
+      </c>
+      <c r="B172" t="s">
+        <v>340</v>
+      </c>
+      <c r="C172" t="s">
+        <v>341</v>
+      </c>
+      <c r="D172" t="s">
+        <v>341</v>
+      </c>
+      <c r="E172" t="s">
+        <v>30</v>
+      </c>
+      <c r="F172">
+        <v>8</v>
+      </c>
+      <c r="G172" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173">
+        <v>4867</v>
+      </c>
+      <c r="B173" t="s">
+        <v>342</v>
+      </c>
+      <c r="C173" t="s">
+        <v>343</v>
+      </c>
+      <c r="D173" t="s">
+        <v>343</v>
+      </c>
+      <c r="E173" t="s">
+        <v>52</v>
+      </c>
+      <c r="F173">
+        <v>33</v>
+      </c>
+      <c r="G173" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174">
+        <v>4866</v>
+      </c>
+      <c r="B174" t="s">
+        <v>344</v>
+      </c>
+      <c r="C174" t="s">
+        <v>345</v>
+      </c>
+      <c r="D174" t="s">
+        <v>346</v>
+      </c>
+      <c r="E174" t="s">
+        <v>52</v>
+      </c>
+      <c r="F174">
+        <v>14</v>
+      </c>
+      <c r="G174" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175">
+        <v>4868</v>
+      </c>
+      <c r="B175" t="s">
+        <v>347</v>
+      </c>
+      <c r="C175" t="s">
+        <v>348</v>
+      </c>
+      <c r="D175" t="s">
+        <v>348</v>
+      </c>
+      <c r="E175" t="s">
+        <v>52</v>
+      </c>
+      <c r="F175">
+        <v>49</v>
+      </c>
+      <c r="G175" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176">
+        <v>4865</v>
+      </c>
+      <c r="B176" t="s">
+        <v>349</v>
+      </c>
+      <c r="C176" t="s">
+        <v>350</v>
+      </c>
+      <c r="D176" t="s">
+        <v>350</v>
+      </c>
+      <c r="E176" t="s">
+        <v>52</v>
+      </c>
+      <c r="F176">
+        <v>9</v>
+      </c>
+      <c r="G176" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177">
+        <v>5366</v>
+      </c>
+      <c r="B177" t="s">
+        <v>351</v>
+      </c>
+      <c r="C177" t="s">
+        <v>352</v>
+      </c>
+      <c r="D177" t="s">
+        <v>352</v>
+      </c>
+      <c r="E177" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177">
+        <v>1</v>
+      </c>
+      <c r="G177" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178">
+        <v>5367</v>
+      </c>
+      <c r="B178" t="s">
+        <v>354</v>
+      </c>
+      <c r="C178" t="s">
+        <v>355</v>
+      </c>
+      <c r="D178" t="s">
+        <v>355</v>
+      </c>
+      <c r="E178" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179">
+        <v>5375</v>
+      </c>
+      <c r="B179" t="s">
+        <v>356</v>
+      </c>
+      <c r="C179" t="s">
+        <v>357</v>
+      </c>
+      <c r="D179" t="s">
+        <v>357</v>
+      </c>
+      <c r="E179" t="s">
+        <v>17</v>
+      </c>
+      <c r="F179">
+        <v>23</v>
+      </c>
+      <c r="G179" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180">
+        <v>5372</v>
+      </c>
+      <c r="B180" t="s">
+        <v>358</v>
+      </c>
+      <c r="C180" t="s">
+        <v>263</v>
+      </c>
+      <c r="D180" t="s">
+        <v>263</v>
+      </c>
+      <c r="E180" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180">
+        <v>11</v>
+      </c>
+      <c r="G180" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181">
+        <v>5369</v>
+      </c>
+      <c r="B181" t="s">
+        <v>354</v>
+      </c>
+      <c r="C181" t="s">
+        <v>175</v>
+      </c>
+      <c r="D181" t="s">
+        <v>175</v>
+      </c>
+      <c r="E181" t="s">
+        <v>17</v>
+      </c>
+      <c r="F181">
+        <v>3</v>
+      </c>
+      <c r="G181" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182">
+        <v>5374</v>
+      </c>
+      <c r="B182" t="s">
+        <v>359</v>
+      </c>
+      <c r="C182" t="s">
+        <v>360</v>
+      </c>
+      <c r="D182" t="s">
+        <v>360</v>
+      </c>
+      <c r="E182" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182">
+        <v>16</v>
+      </c>
+      <c r="G182" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183">
+        <v>5371</v>
+      </c>
+      <c r="B183" t="s">
+        <v>166</v>
+      </c>
+      <c r="C183" t="s">
+        <v>361</v>
+      </c>
+      <c r="D183" t="s">
+        <v>361</v>
+      </c>
+      <c r="E183" t="s">
+        <v>17</v>
+      </c>
+      <c r="F183">
+        <v>5</v>
+      </c>
+      <c r="G183" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184">
+        <v>5368</v>
+      </c>
+      <c r="B184" t="s">
+        <v>362</v>
+      </c>
+      <c r="C184" t="s">
+        <v>363</v>
+      </c>
+      <c r="D184" t="s">
+        <v>363</v>
+      </c>
+      <c r="E184" t="s">
+        <v>17</v>
+      </c>
+      <c r="F184">
+        <v>2</v>
+      </c>
+      <c r="G184" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185">
+        <v>5373</v>
+      </c>
+      <c r="B185" t="s">
+        <v>364</v>
+      </c>
+      <c r="C185" t="s">
+        <v>180</v>
+      </c>
+      <c r="D185" t="s">
+        <v>180</v>
+      </c>
+      <c r="E185" t="s">
+        <v>17</v>
+      </c>
+      <c r="F185">
+        <v>12</v>
+      </c>
+      <c r="G185" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186">
+        <v>5370</v>
+      </c>
+      <c r="B186"/>
+      <c r="C186" t="s">
+        <v>365</v>
+      </c>
+      <c r="D186" t="s">
+        <v>365</v>
+      </c>
+      <c r="E186" t="s">
+        <v>17</v>
+      </c>
+      <c r="F186">
+        <v>4</v>
+      </c>
+      <c r="G186" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187">
+        <v>5390</v>
+      </c>
+      <c r="B187" t="s">
+        <v>366</v>
+      </c>
+      <c r="C187" t="s">
+        <v>367</v>
+      </c>
+      <c r="D187" t="s">
+        <v>367</v>
+      </c>
+      <c r="E187" t="s">
+        <v>17</v>
+      </c>
+      <c r="F187">
+        <v>24</v>
+      </c>
+      <c r="G187" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188">
+        <v>5381</v>
+      </c>
+      <c r="B188" t="s">
+        <v>368</v>
+      </c>
+      <c r="C188" t="s">
+        <v>369</v>
+      </c>
+      <c r="D188" t="s">
+        <v>369</v>
+      </c>
+      <c r="E188" t="s">
+        <v>30</v>
+      </c>
+      <c r="F188">
+        <v>18</v>
+      </c>
+      <c r="G188" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189">
+        <v>5378</v>
+      </c>
+      <c r="B189" t="s">
+        <v>370</v>
+      </c>
+      <c r="C189" t="s">
+        <v>371</v>
+      </c>
+      <c r="D189" t="s">
+        <v>371</v>
+      </c>
+      <c r="E189" t="s">
+        <v>30</v>
+      </c>
+      <c r="F189">
+        <v>14</v>
+      </c>
+      <c r="G189" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190">
+        <v>5386</v>
+      </c>
+      <c r="B190"/>
+      <c r="C190" t="s">
+        <v>372</v>
+      </c>
+      <c r="D190" t="s">
+        <v>372</v>
+      </c>
+      <c r="E190" t="s">
+        <v>30</v>
+      </c>
+      <c r="F190">
+        <v>7</v>
+      </c>
+      <c r="G190" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191">
+        <v>5383</v>
+      </c>
+      <c r="B191" t="s">
+        <v>166</v>
+      </c>
+      <c r="C191" t="s">
+        <v>373</v>
+      </c>
+      <c r="D191" t="s">
+        <v>373</v>
+      </c>
+      <c r="E191" t="s">
+        <v>30</v>
+      </c>
+      <c r="F191">
+        <v>21</v>
+      </c>
+      <c r="G191" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192">
+        <v>5380</v>
+      </c>
+      <c r="B192" t="s">
+        <v>178</v>
+      </c>
+      <c r="C192" t="s">
+        <v>374</v>
+      </c>
+      <c r="D192" t="s">
+        <v>374</v>
+      </c>
+      <c r="E192" t="s">
+        <v>30</v>
+      </c>
+      <c r="F192">
+        <v>17</v>
+      </c>
+      <c r="G192" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193">
+        <v>5377</v>
+      </c>
+      <c r="B193" t="s">
+        <v>190</v>
+      </c>
+      <c r="C193" t="s">
+        <v>375</v>
+      </c>
+      <c r="D193" t="s">
+        <v>375</v>
+      </c>
+      <c r="E193" t="s">
+        <v>30</v>
+      </c>
+      <c r="F193">
+        <v>8</v>
+      </c>
+      <c r="G193" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194">
+        <v>5388</v>
+      </c>
+      <c r="B194" t="s">
+        <v>376</v>
+      </c>
+      <c r="C194" t="s">
+        <v>377</v>
+      </c>
+      <c r="D194" t="s">
+        <v>377</v>
+      </c>
+      <c r="E194" t="s">
+        <v>30</v>
+      </c>
+      <c r="F194">
+        <v>10</v>
+      </c>
+      <c r="G194" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195">
+        <v>5385</v>
+      </c>
+      <c r="B195" t="s">
+        <v>157</v>
+      </c>
+      <c r="C195" t="s">
+        <v>378</v>
+      </c>
+      <c r="D195" t="s">
+        <v>378</v>
+      </c>
+      <c r="E195" t="s">
+        <v>30</v>
+      </c>
+      <c r="F195">
+        <v>25</v>
+      </c>
+      <c r="G195" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196">
+        <v>5382</v>
+      </c>
+      <c r="B196" t="s">
+        <v>379</v>
+      </c>
+      <c r="C196" t="s">
+        <v>380</v>
+      </c>
+      <c r="D196" t="s">
+        <v>380</v>
+      </c>
+      <c r="E196" t="s">
+        <v>30</v>
+      </c>
+      <c r="F196">
+        <v>20</v>
+      </c>
+      <c r="G196" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197">
+        <v>5379</v>
+      </c>
+      <c r="B197" t="s">
+        <v>381</v>
+      </c>
+      <c r="C197" t="s">
+        <v>382</v>
+      </c>
+      <c r="D197" t="s">
+        <v>382</v>
+      </c>
+      <c r="E197" t="s">
+        <v>30</v>
+      </c>
+      <c r="F197">
+        <v>15</v>
+      </c>
+      <c r="G197" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198">
+        <v>5376</v>
+      </c>
+      <c r="B198" t="s">
+        <v>383</v>
+      </c>
+      <c r="C198" t="s">
+        <v>281</v>
+      </c>
+      <c r="D198" t="s">
+        <v>281</v>
+      </c>
+      <c r="E198" t="s">
+        <v>30</v>
+      </c>
+      <c r="F198">
+        <v>6</v>
+      </c>
+      <c r="G198" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199">
+        <v>5384</v>
+      </c>
+      <c r="B199"/>
+      <c r="C199" t="s">
+        <v>384</v>
+      </c>
+      <c r="D199" t="s">
+        <v>384</v>
+      </c>
+      <c r="E199" t="s">
+        <v>30</v>
+      </c>
+      <c r="F199">
+        <v>22</v>
+      </c>
+      <c r="G199" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200">
+        <v>5389</v>
+      </c>
+      <c r="B200" t="s">
+        <v>385</v>
+      </c>
+      <c r="C200" t="s">
+        <v>386</v>
+      </c>
+      <c r="D200" t="s">
+        <v>386</v>
+      </c>
+      <c r="E200" t="s">
+        <v>52</v>
+      </c>
+      <c r="F200">
+        <v>19</v>
+      </c>
+      <c r="G200" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201">
+        <v>5387</v>
+      </c>
+      <c r="B201" t="s">
+        <v>387</v>
+      </c>
+      <c r="C201" t="s">
+        <v>388</v>
+      </c>
+      <c r="D201" t="s">
+        <v>388</v>
+      </c>
+      <c r="E201" t="s">
+        <v>52</v>
+      </c>
+      <c r="F201">
+        <v>9</v>
+      </c>
+      <c r="G201" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202">
+        <v>4870</v>
+      </c>
+      <c r="B202" t="s">
+        <v>389</v>
+      </c>
+      <c r="C202" t="s">
+        <v>390</v>
+      </c>
+      <c r="D202" t="s">
+        <v>390</v>
+      </c>
+      <c r="E202" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202">
+        <v>12</v>
+      </c>
+      <c r="G202" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203">
+        <v>4872</v>
+      </c>
+      <c r="B203" t="s">
+        <v>392</v>
+      </c>
+      <c r="C203" t="s">
+        <v>393</v>
+      </c>
+      <c r="D203" t="s">
+        <v>393</v>
+      </c>
+      <c r="E203" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203">
+        <v>45</v>
+      </c>
+      <c r="G203" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204">
+        <v>4869</v>
+      </c>
+      <c r="B204" t="s">
+        <v>394</v>
+      </c>
+      <c r="C204" t="s">
+        <v>395</v>
+      </c>
+      <c r="D204" t="s">
+        <v>395</v>
+      </c>
+      <c r="E204" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204">
+        <v>1</v>
+      </c>
+      <c r="G204" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205">
+        <v>4871</v>
+      </c>
+      <c r="B205" t="s">
+        <v>396</v>
+      </c>
+      <c r="C205" t="s">
+        <v>397</v>
+      </c>
+      <c r="D205" t="s">
+        <v>397</v>
+      </c>
+      <c r="E205" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205">
+        <v>43</v>
+      </c>
+      <c r="G205" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206">
+        <v>4873</v>
+      </c>
+      <c r="B206" t="s">
+        <v>398</v>
+      </c>
+      <c r="C206" t="s">
+        <v>399</v>
+      </c>
+      <c r="D206" t="s">
+        <v>399</v>
+      </c>
+      <c r="E206" t="s">
+        <v>17</v>
+      </c>
+      <c r="F206">
+        <v>2</v>
+      </c>
+      <c r="G206" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207">
+        <v>4875</v>
+      </c>
+      <c r="B207" t="s">
+        <v>400</v>
+      </c>
+      <c r="C207" t="s">
+        <v>401</v>
+      </c>
+      <c r="D207" t="s">
+        <v>401</v>
+      </c>
+      <c r="E207" t="s">
+        <v>17</v>
+      </c>
+      <c r="F207">
+        <v>5</v>
+      </c>
+      <c r="G207" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208">
+        <v>4877</v>
+      </c>
+      <c r="B208" t="s">
+        <v>402</v>
+      </c>
+      <c r="C208" t="s">
+        <v>403</v>
+      </c>
+      <c r="D208" t="s">
+        <v>403</v>
+      </c>
+      <c r="E208" t="s">
+        <v>17</v>
+      </c>
+      <c r="F208">
+        <v>15</v>
+      </c>
+      <c r="G208" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209">
+        <v>4874</v>
+      </c>
+      <c r="B209" t="s">
+        <v>404</v>
+      </c>
+      <c r="C209" t="s">
+        <v>405</v>
+      </c>
+      <c r="D209" t="s">
+        <v>405</v>
+      </c>
+      <c r="E209" t="s">
+        <v>17</v>
+      </c>
+      <c r="F209">
+        <v>4</v>
+      </c>
+      <c r="G209" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210">
+        <v>4876</v>
+      </c>
+      <c r="B210" t="s">
+        <v>406</v>
+      </c>
+      <c r="C210" t="s">
+        <v>407</v>
+      </c>
+      <c r="D210" t="s">
+        <v>407</v>
+      </c>
+      <c r="E210" t="s">
+        <v>17</v>
+      </c>
+      <c r="F210">
+        <v>6</v>
+      </c>
+      <c r="G210" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211">
+        <v>4895</v>
+      </c>
+      <c r="B211" t="s">
+        <v>408</v>
+      </c>
+      <c r="C211" t="s">
+        <v>409</v>
+      </c>
+      <c r="D211" t="s">
+        <v>409</v>
+      </c>
+      <c r="E211" t="s">
+        <v>30</v>
+      </c>
+      <c r="F211">
+        <v>10</v>
+      </c>
+      <c r="G211" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212">
+        <v>4889</v>
+      </c>
+      <c r="B212" t="s">
+        <v>410</v>
+      </c>
+      <c r="C212" t="s">
+        <v>411</v>
+      </c>
+      <c r="D212" t="s">
+        <v>411</v>
+      </c>
+      <c r="E212" t="s">
+        <v>30</v>
+      </c>
+      <c r="F212">
+        <v>32</v>
+      </c>
+      <c r="G212" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213">
+        <v>4886</v>
+      </c>
+      <c r="B213" t="s">
+        <v>412</v>
+      </c>
+      <c r="C213" t="s">
+        <v>413</v>
+      </c>
+      <c r="D213" t="s">
+        <v>413</v>
+      </c>
+      <c r="E213" t="s">
+        <v>30</v>
+      </c>
+      <c r="F213">
+        <v>23</v>
+      </c>
+      <c r="G213" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214">
+        <v>4883</v>
+      </c>
+      <c r="B214" t="s">
+        <v>326</v>
+      </c>
+      <c r="C214" t="s">
+        <v>414</v>
+      </c>
+      <c r="D214" t="s">
+        <v>414</v>
+      </c>
+      <c r="E214" t="s">
+        <v>30</v>
+      </c>
+      <c r="F214">
+        <v>16</v>
+      </c>
+      <c r="G214" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215">
+        <v>4880</v>
+      </c>
+      <c r="B215" t="s">
+        <v>202</v>
+      </c>
+      <c r="C215" t="s">
+        <v>415</v>
+      </c>
+      <c r="D215" t="s">
+        <v>415</v>
+      </c>
+      <c r="E215" t="s">
+        <v>30</v>
+      </c>
+      <c r="F215">
+        <v>7</v>
+      </c>
+      <c r="G215" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216">
+        <v>4888</v>
+      </c>
+      <c r="B216" t="s">
+        <v>416</v>
+      </c>
+      <c r="C216" t="s">
+        <v>417</v>
+      </c>
+      <c r="D216" t="s">
+        <v>417</v>
+      </c>
+      <c r="E216" t="s">
+        <v>30</v>
+      </c>
+      <c r="F216">
+        <v>28</v>
+      </c>
+      <c r="G216" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217">
+        <v>4885</v>
+      </c>
+      <c r="B217" t="s">
+        <v>402</v>
+      </c>
+      <c r="C217" t="s">
+        <v>418</v>
+      </c>
+      <c r="D217" t="s">
+        <v>418</v>
+      </c>
+      <c r="E217" t="s">
+        <v>30</v>
+      </c>
+      <c r="F217">
+        <v>20</v>
+      </c>
+      <c r="G217" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218">
+        <v>4882</v>
+      </c>
+      <c r="B218" t="s">
+        <v>419</v>
+      </c>
+      <c r="C218" t="s">
+        <v>420</v>
+      </c>
+      <c r="D218" t="s">
+        <v>420</v>
+      </c>
+      <c r="E218" t="s">
+        <v>30</v>
+      </c>
+      <c r="F218">
+        <v>14</v>
+      </c>
+      <c r="G218" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219">
+        <v>4893</v>
+      </c>
+      <c r="B219" t="s">
+        <v>421</v>
+      </c>
+      <c r="C219" t="s">
+        <v>422</v>
+      </c>
+      <c r="D219" t="s">
+        <v>422</v>
+      </c>
+      <c r="E219" t="s">
+        <v>30</v>
+      </c>
+      <c r="F219">
+        <v>94</v>
+      </c>
+      <c r="G219" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220">
+        <v>4887</v>
+      </c>
+      <c r="B220" t="s">
+        <v>423</v>
+      </c>
+      <c r="C220" t="s">
+        <v>424</v>
+      </c>
+      <c r="D220" t="s">
+        <v>424</v>
+      </c>
+      <c r="E220" t="s">
+        <v>30</v>
+      </c>
+      <c r="F220">
+        <v>26</v>
+      </c>
+      <c r="G220" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221">
+        <v>4884</v>
+      </c>
+      <c r="B221" t="s">
+        <v>425</v>
+      </c>
+      <c r="C221" t="s">
+        <v>426</v>
+      </c>
+      <c r="D221" t="s">
+        <v>426</v>
+      </c>
+      <c r="E221" t="s">
+        <v>30</v>
+      </c>
+      <c r="F221">
+        <v>19</v>
+      </c>
+      <c r="G221" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222">
+        <v>4881</v>
+      </c>
+      <c r="B222" t="s">
+        <v>427</v>
+      </c>
+      <c r="C222" t="s">
+        <v>428</v>
+      </c>
+      <c r="D222" t="s">
+        <v>428</v>
+      </c>
+      <c r="E222" t="s">
+        <v>30</v>
+      </c>
+      <c r="F222">
+        <v>8</v>
+      </c>
+      <c r="G222" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223">
+        <v>4898</v>
+      </c>
+      <c r="B223" t="s">
+        <v>429</v>
+      </c>
+      <c r="C223" t="s">
+        <v>430</v>
+      </c>
+      <c r="D223" t="s">
+        <v>430</v>
+      </c>
+      <c r="E223" t="s">
+        <v>52</v>
+      </c>
+      <c r="F223">
+        <v>22</v>
+      </c>
+      <c r="G223" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224">
+        <v>4897</v>
+      </c>
+      <c r="B224" t="s">
+        <v>431</v>
+      </c>
+      <c r="C224" t="s">
+        <v>432</v>
+      </c>
+      <c r="D224" t="s">
+        <v>432</v>
+      </c>
+      <c r="E224" t="s">
+        <v>52</v>
+      </c>
+      <c r="F224">
+        <v>17</v>
+      </c>
+      <c r="G224" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225">
+        <v>4894</v>
+      </c>
+      <c r="B225" t="s">
+        <v>265</v>
+      </c>
+      <c r="C225" t="s">
+        <v>433</v>
+      </c>
+      <c r="D225" t="s">
+        <v>433</v>
+      </c>
+      <c r="E225" t="s">
+        <v>52</v>
+      </c>
+      <c r="F225">
+        <v>9</v>
+      </c>
+      <c r="G225" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226">
+        <v>4899</v>
+      </c>
+      <c r="B226" t="s">
+        <v>392</v>
+      </c>
+      <c r="C226" t="s">
+        <v>434</v>
+      </c>
+      <c r="D226" t="s">
+        <v>434</v>
+      </c>
+      <c r="E226" t="s">
+        <v>52</v>
+      </c>
+      <c r="F226">
+        <v>25</v>
+      </c>
+      <c r="G226" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227">
+        <v>4896</v>
+      </c>
+      <c r="B227" t="s">
+        <v>435</v>
+      </c>
+      <c r="C227" t="s">
+        <v>436</v>
+      </c>
+      <c r="D227" t="s">
+        <v>436</v>
+      </c>
+      <c r="E227" t="s">
+        <v>52</v>
+      </c>
+      <c r="F227">
+        <v>11</v>
+      </c>
+      <c r="G227" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228">
+        <v>4901</v>
+      </c>
+      <c r="B228" t="s">
+        <v>437</v>
+      </c>
+      <c r="C228" t="s">
+        <v>438</v>
+      </c>
+      <c r="D228" t="s">
+        <v>438</v>
+      </c>
+      <c r="E228" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228">
+        <v>1</v>
+      </c>
+      <c r="G228" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229">
+        <v>5729</v>
+      </c>
+      <c r="B229" t="s">
+        <v>440</v>
+      </c>
+      <c r="C229" t="s">
+        <v>441</v>
+      </c>
+      <c r="D229" t="s">
+        <v>442</v>
+      </c>
+      <c r="E229" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229">
+        <v>81</v>
+      </c>
+      <c r="G229" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230">
+        <v>5728</v>
+      </c>
+      <c r="B230" t="s">
+        <v>443</v>
+      </c>
+      <c r="C230" t="s">
+        <v>444</v>
+      </c>
+      <c r="D230" t="s">
+        <v>444</v>
+      </c>
+      <c r="E230" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230">
+        <v>71</v>
+      </c>
+      <c r="G230" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231">
+        <v>4902</v>
+      </c>
+      <c r="B231" t="s">
+        <v>445</v>
+      </c>
+      <c r="C231" t="s">
+        <v>446</v>
+      </c>
+      <c r="D231" t="s">
+        <v>446</v>
+      </c>
+      <c r="E231" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231">
+        <v>29</v>
+      </c>
+      <c r="G231" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232">
+        <v>5719</v>
+      </c>
+      <c r="B232" t="s">
+        <v>447</v>
+      </c>
+      <c r="C232" t="s">
+        <v>448</v>
+      </c>
+      <c r="D232" t="s">
+        <v>448</v>
+      </c>
+      <c r="E232" t="s">
+        <v>17</v>
+      </c>
+      <c r="F232">
+        <v>58</v>
+      </c>
+      <c r="G232" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233">
+        <v>4910</v>
+      </c>
+      <c r="B233" t="s">
+        <v>449</v>
+      </c>
+      <c r="C233" t="s">
+        <v>450</v>
+      </c>
+      <c r="D233" t="s">
+        <v>450</v>
+      </c>
+      <c r="E233" t="s">
+        <v>17</v>
+      </c>
+      <c r="F233">
+        <v>90</v>
+      </c>
+      <c r="G233" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234">
+        <v>4907</v>
+      </c>
+      <c r="B234" t="s">
+        <v>451</v>
+      </c>
+      <c r="C234" t="s">
+        <v>452</v>
+      </c>
+      <c r="D234" t="s">
+        <v>452</v>
+      </c>
+      <c r="E234" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234">
+        <v>44</v>
+      </c>
+      <c r="G234" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235">
+        <v>4904</v>
+      </c>
+      <c r="B235" t="s">
+        <v>429</v>
+      </c>
+      <c r="C235" t="s">
+        <v>453</v>
+      </c>
+      <c r="D235" t="s">
+        <v>453</v>
+      </c>
+      <c r="E235" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235">
+        <v>4</v>
+      </c>
+      <c r="G235" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236">
+        <v>5677</v>
+      </c>
+      <c r="B236" t="s">
+        <v>454</v>
+      </c>
+      <c r="C236" t="s">
+        <v>455</v>
+      </c>
+      <c r="D236" t="s">
+        <v>455</v>
+      </c>
+      <c r="E236" t="s">
+        <v>17</v>
+      </c>
+      <c r="F236">
+        <v>65</v>
+      </c>
+      <c r="G236" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237">
+        <v>4909</v>
+      </c>
+      <c r="B237" t="s">
+        <v>456</v>
+      </c>
+      <c r="C237" t="s">
+        <v>457</v>
+      </c>
+      <c r="D237" t="s">
+        <v>457</v>
+      </c>
+      <c r="E237" t="s">
+        <v>17</v>
+      </c>
+      <c r="F237">
+        <v>82</v>
+      </c>
+      <c r="G237" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238">
+        <v>4906</v>
+      </c>
+      <c r="B238" t="s">
+        <v>458</v>
+      </c>
+      <c r="C238" t="s">
+        <v>459</v>
+      </c>
+      <c r="D238" t="s">
+        <v>459</v>
+      </c>
+      <c r="E238" t="s">
+        <v>17</v>
+      </c>
+      <c r="F238">
+        <v>41</v>
+      </c>
+      <c r="G238" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239">
+        <v>4903</v>
+      </c>
+      <c r="B239" t="s">
+        <v>460</v>
+      </c>
+      <c r="C239" t="s">
+        <v>177</v>
+      </c>
+      <c r="D239" t="s">
+        <v>177</v>
+      </c>
+      <c r="E239" t="s">
+        <v>17</v>
+      </c>
+      <c r="F239">
+        <v>3</v>
+      </c>
+      <c r="G239" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240">
+        <v>5676</v>
+      </c>
+      <c r="B240" t="s">
+        <v>461</v>
+      </c>
+      <c r="C240" t="s">
+        <v>462</v>
+      </c>
+      <c r="D240" t="s">
+        <v>462</v>
+      </c>
+      <c r="E240" t="s">
+        <v>17</v>
+      </c>
+      <c r="F240">
+        <v>64</v>
+      </c>
+      <c r="G240" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241">
+        <v>4908</v>
+      </c>
+      <c r="B241" t="s">
+        <v>463</v>
+      </c>
+      <c r="C241" t="s">
+        <v>464</v>
+      </c>
+      <c r="D241" t="s">
+        <v>464</v>
+      </c>
+      <c r="E241" t="s">
+        <v>17</v>
+      </c>
+      <c r="F241">
+        <v>54</v>
+      </c>
+      <c r="G241" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242">
+        <v>4905</v>
+      </c>
+      <c r="B242" t="s">
+        <v>112</v>
+      </c>
+      <c r="C242" t="s">
+        <v>465</v>
+      </c>
+      <c r="D242" t="s">
+        <v>465</v>
+      </c>
+      <c r="E242" t="s">
+        <v>17</v>
+      </c>
+      <c r="F242">
+        <v>32</v>
+      </c>
+      <c r="G242" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243">
+        <v>4922</v>
+      </c>
+      <c r="B243" t="s">
+        <v>466</v>
+      </c>
+      <c r="C243" t="s">
+        <v>467</v>
+      </c>
+      <c r="D243" t="s">
+        <v>467</v>
+      </c>
+      <c r="E243" t="s">
+        <v>30</v>
+      </c>
+      <c r="F243">
+        <v>27</v>
+      </c>
+      <c r="G243" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244">
+        <v>4916</v>
+      </c>
+      <c r="B244" t="s">
+        <v>468</v>
+      </c>
+      <c r="C244" t="s">
+        <v>469</v>
+      </c>
+      <c r="D244" t="s">
+        <v>469</v>
+      </c>
+      <c r="E244" t="s">
+        <v>30</v>
+      </c>
+      <c r="F244">
+        <v>80</v>
+      </c>
+      <c r="G244" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245">
+        <v>4913</v>
+      </c>
+      <c r="B245" t="s">
+        <v>470</v>
+      </c>
+      <c r="C245" t="s">
+        <v>471</v>
+      </c>
+      <c r="D245" t="s">
+        <v>471</v>
+      </c>
+      <c r="E245" t="s">
+        <v>30</v>
+      </c>
+      <c r="F245">
+        <v>16</v>
+      </c>
+      <c r="G245" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246">
+        <v>4924</v>
+      </c>
+      <c r="B246" t="s">
+        <v>472</v>
+      </c>
+      <c r="C246" t="s">
+        <v>473</v>
+      </c>
+      <c r="D246" t="s">
+        <v>473</v>
+      </c>
+      <c r="E246" t="s">
+        <v>30</v>
+      </c>
+      <c r="F246">
+        <v>67</v>
+      </c>
+      <c r="G246" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247">
+        <v>4915</v>
+      </c>
+      <c r="B247" t="s">
+        <v>474</v>
+      </c>
+      <c r="C247" t="s">
+        <v>475</v>
+      </c>
+      <c r="D247" t="s">
+        <v>475</v>
+      </c>
+      <c r="E247" t="s">
+        <v>30</v>
+      </c>
+      <c r="F247">
+        <v>62</v>
+      </c>
+      <c r="G247" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248">
+        <v>4912</v>
+      </c>
+      <c r="B248" t="s">
+        <v>458</v>
+      </c>
+      <c r="C248" t="s">
+        <v>476</v>
+      </c>
+      <c r="D248" t="s">
+        <v>476</v>
+      </c>
+      <c r="E248" t="s">
+        <v>30</v>
+      </c>
+      <c r="F248">
+        <v>10</v>
+      </c>
+      <c r="G248" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249">
+        <v>4917</v>
+      </c>
+      <c r="B249" t="s">
+        <v>477</v>
+      </c>
+      <c r="C249" t="s">
+        <v>478</v>
+      </c>
+      <c r="D249" t="s">
+        <v>478</v>
+      </c>
+      <c r="E249" t="s">
+        <v>30</v>
+      </c>
+      <c r="F249">
+        <v>85</v>
+      </c>
+      <c r="G249" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250">
+        <v>4914</v>
+      </c>
+      <c r="B250" t="s">
+        <v>479</v>
+      </c>
+      <c r="C250" t="s">
+        <v>480</v>
+      </c>
+      <c r="D250" t="s">
+        <v>480</v>
+      </c>
+      <c r="E250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F250">
+        <v>20</v>
+      </c>
+      <c r="G250" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251">
+        <v>4911</v>
+      </c>
+      <c r="B251" t="s">
+        <v>481</v>
+      </c>
+      <c r="C251" t="s">
+        <v>482</v>
+      </c>
+      <c r="D251" t="s">
+        <v>482</v>
+      </c>
+      <c r="E251" t="s">
+        <v>30</v>
+      </c>
+      <c r="F251">
+        <v>8</v>
+      </c>
+      <c r="G251" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252">
+        <v>4925</v>
+      </c>
+      <c r="B252" t="s">
+        <v>483</v>
+      </c>
+      <c r="C252" t="s">
+        <v>484</v>
+      </c>
+      <c r="D252" t="s">
+        <v>484</v>
+      </c>
+      <c r="E252" t="s">
+        <v>52</v>
+      </c>
+      <c r="F252">
+        <v>77</v>
+      </c>
+      <c r="G252" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253">
+        <v>4919</v>
+      </c>
+      <c r="B253" t="s">
+        <v>485</v>
+      </c>
+      <c r="C253" t="s">
+        <v>486</v>
+      </c>
+      <c r="D253" t="s">
+        <v>486</v>
+      </c>
+      <c r="E253" t="s">
+        <v>52</v>
+      </c>
+      <c r="F253">
+        <v>9</v>
+      </c>
+      <c r="G253" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254">
+        <v>4921</v>
+      </c>
+      <c r="B254" t="s">
+        <v>487</v>
+      </c>
+      <c r="C254" t="s">
+        <v>488</v>
+      </c>
+      <c r="D254" t="s">
+        <v>488</v>
+      </c>
+      <c r="E254" t="s">
+        <v>52</v>
+      </c>
+      <c r="F254">
+        <v>17</v>
+      </c>
+      <c r="G254" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255">
+        <v>4918</v>
+      </c>
+      <c r="B255" t="s">
+        <v>489</v>
+      </c>
+      <c r="C255" t="s">
+        <v>490</v>
+      </c>
+      <c r="D255" t="s">
+        <v>490</v>
+      </c>
+      <c r="E255" t="s">
+        <v>52</v>
+      </c>
+      <c r="F255">
+        <v>7</v>
+      </c>
+      <c r="G255" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256">
+        <v>4923</v>
+      </c>
+      <c r="B256" t="s">
+        <v>491</v>
+      </c>
+      <c r="C256" t="s">
+        <v>492</v>
+      </c>
+      <c r="D256" t="s">
+        <v>492</v>
+      </c>
+      <c r="E256" t="s">
+        <v>52</v>
+      </c>
+      <c r="F256">
+        <v>39</v>
+      </c>
+      <c r="G256" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257">
+        <v>4920</v>
+      </c>
+      <c r="B257" t="s">
+        <v>152</v>
+      </c>
+      <c r="C257" t="s">
+        <v>493</v>
+      </c>
+      <c r="D257" t="s">
+        <v>493</v>
+      </c>
+      <c r="E257" t="s">
+        <v>52</v>
+      </c>
+      <c r="F257">
+        <v>11</v>
+      </c>
+      <c r="G257" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258">
+        <v>4927</v>
+      </c>
+      <c r="B258" t="s">
+        <v>494</v>
+      </c>
+      <c r="C258" t="s">
+        <v>495</v>
+      </c>
+      <c r="D258" t="s">
+        <v>495</v>
+      </c>
+      <c r="E258" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258">
+        <v>97</v>
+      </c>
+      <c r="G258" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259">
+        <v>4926</v>
+      </c>
+      <c r="B259" t="s">
+        <v>497</v>
+      </c>
+      <c r="C259" t="s">
+        <v>498</v>
+      </c>
+      <c r="D259" t="s">
+        <v>498</v>
+      </c>
+      <c r="E259" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259">
+        <v>1</v>
+      </c>
+      <c r="G259" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260">
+        <v>4934</v>
+      </c>
+      <c r="B260" t="s">
+        <v>499</v>
+      </c>
+      <c r="C260" t="s">
+        <v>500</v>
+      </c>
+      <c r="D260" t="s">
+        <v>500</v>
+      </c>
+      <c r="E260" t="s">
+        <v>17</v>
+      </c>
+      <c r="F260">
+        <v>28</v>
+      </c>
+      <c r="G260" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261">
+        <v>4931</v>
+      </c>
+      <c r="B261" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" t="s">
+        <v>501</v>
+      </c>
+      <c r="D261" t="s">
+        <v>501</v>
+      </c>
+      <c r="E261" t="s">
+        <v>17</v>
+      </c>
+      <c r="F261">
+        <v>13</v>
+      </c>
+      <c r="G261" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262">
+        <v>4928</v>
+      </c>
+      <c r="B262" t="s">
+        <v>502</v>
+      </c>
+      <c r="C262" t="s">
+        <v>503</v>
+      </c>
+      <c r="D262" t="s">
+        <v>503</v>
+      </c>
+      <c r="E262" t="s">
+        <v>17</v>
+      </c>
+      <c r="F262">
+        <v>2</v>
+      </c>
+      <c r="G262" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263">
+        <v>4933</v>
+      </c>
+      <c r="B263" t="s">
+        <v>504</v>
+      </c>
+      <c r="C263" t="s">
+        <v>505</v>
+      </c>
+      <c r="D263" t="s">
+        <v>505</v>
+      </c>
+      <c r="E263" t="s">
+        <v>17</v>
+      </c>
+      <c r="F263">
+        <v>27</v>
+      </c>
+      <c r="G263" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264">
+        <v>4930</v>
+      </c>
+      <c r="B264" t="s">
+        <v>506</v>
+      </c>
+      <c r="C264" t="s">
+        <v>507</v>
+      </c>
+      <c r="D264" t="s">
+        <v>507</v>
+      </c>
+      <c r="E264" t="s">
+        <v>17</v>
+      </c>
+      <c r="F264">
+        <v>4</v>
+      </c>
+      <c r="G264" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265">
+        <v>4935</v>
+      </c>
+      <c r="B265" t="s">
+        <v>508</v>
+      </c>
+      <c r="C265" t="s">
+        <v>509</v>
+      </c>
+      <c r="D265" t="s">
+        <v>509</v>
+      </c>
+      <c r="E265" t="s">
+        <v>17</v>
+      </c>
+      <c r="F265">
+        <v>99</v>
+      </c>
+      <c r="G265" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266">
+        <v>4932</v>
+      </c>
+      <c r="B266" t="s">
+        <v>510</v>
+      </c>
+      <c r="C266" t="s">
+        <v>511</v>
+      </c>
+      <c r="D266" t="s">
+        <v>511</v>
+      </c>
+      <c r="E266" t="s">
+        <v>17</v>
+      </c>
+      <c r="F266">
+        <v>16</v>
+      </c>
+      <c r="G266" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267">
+        <v>4929</v>
+      </c>
+      <c r="B267" t="s">
+        <v>512</v>
+      </c>
+      <c r="C267" t="s">
+        <v>513</v>
+      </c>
+      <c r="D267" t="s">
+        <v>513</v>
+      </c>
+      <c r="E267" t="s">
+        <v>17</v>
+      </c>
+      <c r="F267">
+        <v>3</v>
+      </c>
+      <c r="G267" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268">
+        <v>4940</v>
+      </c>
+      <c r="B268" t="s">
+        <v>90</v>
+      </c>
+      <c r="C268" t="s">
+        <v>514</v>
+      </c>
+      <c r="D268" t="s">
+        <v>514</v>
+      </c>
+      <c r="E268" t="s">
+        <v>30</v>
+      </c>
+      <c r="F268">
+        <v>20</v>
+      </c>
+      <c r="G268" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269">
+        <v>4937</v>
+      </c>
+      <c r="B269" t="s">
+        <v>344</v>
+      </c>
+      <c r="C269" t="s">
+        <v>515</v>
+      </c>
+      <c r="D269" t="s">
+        <v>515</v>
+      </c>
+      <c r="E269" t="s">
+        <v>30</v>
+      </c>
+      <c r="F269">
+        <v>6</v>
+      </c>
+      <c r="G269" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270">
+        <v>4945</v>
+      </c>
+      <c r="B270" t="s">
+        <v>516</v>
+      </c>
+      <c r="C270" t="s">
+        <v>517</v>
+      </c>
+      <c r="D270" t="s">
+        <v>517</v>
+      </c>
+      <c r="E270" t="s">
+        <v>30</v>
+      </c>
+      <c r="F270">
+        <v>17</v>
+      </c>
+      <c r="G270" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271">
+        <v>4942</v>
+      </c>
+      <c r="B271" t="s">
+        <v>518</v>
+      </c>
+      <c r="C271" t="s">
+        <v>519</v>
+      </c>
+      <c r="D271" t="s">
+        <v>519</v>
+      </c>
+      <c r="E271" t="s">
+        <v>30</v>
+      </c>
+      <c r="F271">
+        <v>30</v>
+      </c>
+      <c r="G271" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272">
+        <v>4939</v>
+      </c>
+      <c r="B272" t="s">
+        <v>520</v>
+      </c>
+      <c r="C272" t="s">
+        <v>521</v>
+      </c>
+      <c r="D272" t="s">
+        <v>521</v>
+      </c>
+      <c r="E272" t="s">
+        <v>30</v>
+      </c>
+      <c r="F272">
+        <v>10</v>
+      </c>
+      <c r="G272" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273">
+        <v>4936</v>
+      </c>
+      <c r="B273" t="s">
+        <v>522</v>
+      </c>
+      <c r="C273" t="s">
+        <v>523</v>
+      </c>
+      <c r="D273" t="s">
+        <v>523</v>
+      </c>
+      <c r="E273" t="s">
+        <v>30</v>
+      </c>
+      <c r="F273">
+        <v>5</v>
+      </c>
+      <c r="G273" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274">
+        <v>5752</v>
+      </c>
+      <c r="B274" t="s">
+        <v>524</v>
+      </c>
+      <c r="C274" t="s">
+        <v>525</v>
+      </c>
+      <c r="D274" t="s">
+        <v>525</v>
+      </c>
+      <c r="E274" t="s">
+        <v>30</v>
+      </c>
+      <c r="F274">
+        <v>8</v>
+      </c>
+      <c r="G274" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275">
+        <v>4941</v>
+      </c>
+      <c r="B275" t="s">
+        <v>238</v>
+      </c>
+      <c r="C275" t="s">
+        <v>526</v>
+      </c>
+      <c r="D275" t="s">
+        <v>526</v>
+      </c>
+      <c r="E275" t="s">
+        <v>30</v>
+      </c>
+      <c r="F275">
+        <v>21</v>
+      </c>
+      <c r="G275" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276">
+        <v>4938</v>
+      </c>
+      <c r="B276" t="s">
+        <v>527</v>
+      </c>
+      <c r="C276" t="s">
+        <v>528</v>
+      </c>
+      <c r="D276" t="s">
+        <v>528</v>
+      </c>
+      <c r="E276" t="s">
+        <v>30</v>
+      </c>
+      <c r="F276">
+        <v>7</v>
+      </c>
+      <c r="G276" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277">
+        <v>4946</v>
+      </c>
+      <c r="B277" t="s">
+        <v>529</v>
+      </c>
+      <c r="C277" t="s">
+        <v>530</v>
+      </c>
+      <c r="D277" t="s">
+        <v>530</v>
+      </c>
+      <c r="E277" t="s">
+        <v>52</v>
+      </c>
+      <c r="F277">
+        <v>90</v>
+      </c>
+      <c r="G277" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278">
+        <v>4943</v>
+      </c>
+      <c r="B278" t="s">
+        <v>531</v>
+      </c>
+      <c r="C278" t="s">
+        <v>532</v>
+      </c>
+      <c r="D278" t="s">
+        <v>532</v>
+      </c>
+      <c r="E278" t="s">
+        <v>52</v>
+      </c>
+      <c r="F278">
+        <v>9</v>
+      </c>
+      <c r="G278" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279">
+        <v>4944</v>
+      </c>
+      <c r="B279" t="s">
+        <v>533</v>
+      </c>
+      <c r="C279" t="s">
+        <v>534</v>
+      </c>
+      <c r="D279" t="s">
+        <v>534</v>
+      </c>
+      <c r="E279" t="s">
+        <v>52</v>
+      </c>
+      <c r="F279">
+        <v>11</v>
+      </c>
+      <c r="G279" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280">
+        <v>4948</v>
+      </c>
+      <c r="B280"/>
+      <c r="C280" t="s">
+        <v>535</v>
+      </c>
+      <c r="D280" t="s">
+        <v>535</v>
+      </c>
+      <c r="E280" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280">
+        <v>31</v>
+      </c>
+      <c r="G280" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281">
+        <v>4950</v>
+      </c>
+      <c r="B281" t="s">
+        <v>537</v>
+      </c>
+      <c r="C281" t="s">
+        <v>538</v>
+      </c>
+      <c r="D281" t="s">
+        <v>538</v>
+      </c>
+      <c r="E281" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281">
+        <v>75</v>
+      </c>
+      <c r="G281" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282">
+        <v>4947</v>
+      </c>
+      <c r="B282" t="s">
+        <v>539</v>
+      </c>
+      <c r="C282" t="s">
+        <v>540</v>
+      </c>
+      <c r="D282" t="s">
+        <v>540</v>
+      </c>
+      <c r="E282" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282">
+        <v>13</v>
+      </c>
+      <c r="G282" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283">
+        <v>4949</v>
+      </c>
+      <c r="B283" t="s">
+        <v>541</v>
+      </c>
+      <c r="C283" t="s">
+        <v>542</v>
+      </c>
+      <c r="D283" t="s">
+        <v>542</v>
+      </c>
+      <c r="E283" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283">
+        <v>34</v>
+      </c>
+      <c r="G283" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284">
+        <v>4959</v>
+      </c>
+      <c r="B284" t="s">
+        <v>543</v>
+      </c>
+      <c r="C284" t="s">
+        <v>544</v>
+      </c>
+      <c r="D284" t="s">
+        <v>544</v>
+      </c>
+      <c r="E284" t="s">
+        <v>17</v>
+      </c>
+      <c r="F284">
+        <v>77</v>
+      </c>
+      <c r="G284" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285">
+        <v>4955</v>
+      </c>
+      <c r="B285" t="s">
+        <v>545</v>
+      </c>
+      <c r="C285" t="s">
+        <v>546</v>
+      </c>
+      <c r="D285" t="s">
+        <v>546</v>
+      </c>
+      <c r="E285" t="s">
+        <v>17</v>
+      </c>
+      <c r="F285">
+        <v>21</v>
+      </c>
+      <c r="G285" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286">
+        <v>4952</v>
+      </c>
+      <c r="B286" t="s">
+        <v>547</v>
+      </c>
+      <c r="C286" t="s">
+        <v>548</v>
+      </c>
+      <c r="D286" t="s">
+        <v>548</v>
+      </c>
+      <c r="E286" t="s">
+        <v>17</v>
+      </c>
+      <c r="F286">
+        <v>14</v>
+      </c>
+      <c r="G286" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287">
+        <v>4957</v>
+      </c>
+      <c r="B287" t="s">
+        <v>491</v>
+      </c>
+      <c r="C287" t="s">
+        <v>549</v>
+      </c>
+      <c r="D287" t="s">
+        <v>549</v>
+      </c>
+      <c r="E287" t="s">
+        <v>17</v>
+      </c>
+      <c r="F287">
+        <v>37</v>
+      </c>
+      <c r="G287" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288">
+        <v>4954</v>
+      </c>
+      <c r="B288" t="s">
+        <v>541</v>
+      </c>
+      <c r="C288" t="s">
+        <v>550</v>
+      </c>
+      <c r="D288" t="s">
+        <v>550</v>
+      </c>
+      <c r="E288" t="s">
+        <v>17</v>
+      </c>
+      <c r="F288">
+        <v>18</v>
+      </c>
+      <c r="G288" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289">
+        <v>4956</v>
+      </c>
+      <c r="B289" t="s">
+        <v>551</v>
+      </c>
+      <c r="C289" t="s">
+        <v>552</v>
+      </c>
+      <c r="D289" t="s">
+        <v>552</v>
+      </c>
+      <c r="E289" t="s">
+        <v>17</v>
+      </c>
+      <c r="F289">
+        <v>27</v>
+      </c>
+      <c r="G289" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7">
+      <c r="A290">
+        <v>4953</v>
+      </c>
+      <c r="B290" t="s">
+        <v>553</v>
+      </c>
+      <c r="C290" t="s">
+        <v>554</v>
+      </c>
+      <c r="D290" t="s">
+        <v>554</v>
+      </c>
+      <c r="E290" t="s">
+        <v>17</v>
+      </c>
+      <c r="F290">
+        <v>15</v>
+      </c>
+      <c r="G290" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291">
+        <v>4975</v>
+      </c>
+      <c r="B291" t="s">
+        <v>555</v>
+      </c>
+      <c r="C291" t="s">
+        <v>556</v>
+      </c>
+      <c r="D291" t="s">
+        <v>556</v>
+      </c>
+      <c r="E291" t="s">
+        <v>30</v>
+      </c>
+      <c r="F291">
+        <v>7</v>
+      </c>
+      <c r="G291" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292">
+        <v>4968</v>
+      </c>
+      <c r="B292" t="s">
+        <v>557</v>
+      </c>
+      <c r="C292" t="s">
+        <v>558</v>
+      </c>
+      <c r="D292" t="s">
+        <v>558</v>
+      </c>
+      <c r="E292" t="s">
+        <v>30</v>
+      </c>
+      <c r="F292">
+        <v>28</v>
+      </c>
+      <c r="G292" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293">
+        <v>4965</v>
+      </c>
+      <c r="B293" t="s">
+        <v>112</v>
+      </c>
+      <c r="C293" t="s">
+        <v>559</v>
+      </c>
+      <c r="D293" t="s">
+        <v>559</v>
+      </c>
+      <c r="E293" t="s">
+        <v>30</v>
+      </c>
+      <c r="F293">
+        <v>6</v>
+      </c>
+      <c r="G293" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7">
+      <c r="A294">
+        <v>4980</v>
+      </c>
+      <c r="B294" t="s">
+        <v>560</v>
+      </c>
+      <c r="C294" t="s">
+        <v>561</v>
+      </c>
+      <c r="D294" t="s">
+        <v>561</v>
+      </c>
+      <c r="E294" t="s">
+        <v>30</v>
+      </c>
+      <c r="F294">
+        <v>45</v>
+      </c>
+      <c r="G294" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7">
+      <c r="A295">
+        <v>4977</v>
+      </c>
+      <c r="B295" t="s">
+        <v>108</v>
+      </c>
+      <c r="C295" t="s">
+        <v>562</v>
+      </c>
+      <c r="D295" t="s">
+        <v>562</v>
+      </c>
+      <c r="E295" t="s">
+        <v>30</v>
+      </c>
+      <c r="F295">
+        <v>10</v>
+      </c>
+      <c r="G295" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7">
+      <c r="A296">
+        <v>4974</v>
+      </c>
+      <c r="B296" t="s">
+        <v>563</v>
+      </c>
+      <c r="C296" t="s">
+        <v>564</v>
+      </c>
+      <c r="D296" t="s">
+        <v>564</v>
+      </c>
+      <c r="E296" t="s">
+        <v>30</v>
+      </c>
+      <c r="F296">
+        <v>91</v>
+      </c>
+      <c r="G296" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7">
+      <c r="A297">
+        <v>4967</v>
+      </c>
+      <c r="B297" t="s">
+        <v>565</v>
+      </c>
+      <c r="C297" t="s">
+        <v>566</v>
+      </c>
+      <c r="D297" t="s">
+        <v>566</v>
+      </c>
+      <c r="E297" t="s">
+        <v>30</v>
+      </c>
+      <c r="F297">
+        <v>22</v>
+      </c>
+      <c r="G297" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298">
+        <v>4964</v>
+      </c>
+      <c r="B298" t="s">
+        <v>567</v>
+      </c>
+      <c r="C298" t="s">
+        <v>568</v>
+      </c>
+      <c r="D298" t="s">
+        <v>568</v>
+      </c>
+      <c r="E298" t="s">
+        <v>30</v>
+      </c>
+      <c r="F298">
+        <v>5</v>
+      </c>
+      <c r="G298" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7">
+      <c r="A299">
+        <v>4969</v>
+      </c>
+      <c r="B299" t="s">
+        <v>569</v>
+      </c>
+      <c r="C299" t="s">
+        <v>570</v>
+      </c>
+      <c r="D299" t="s">
+        <v>570</v>
+      </c>
+      <c r="E299" t="s">
+        <v>30</v>
+      </c>
+      <c r="F299">
+        <v>70</v>
+      </c>
+      <c r="G299" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300">
+        <v>4966</v>
+      </c>
+      <c r="B300" t="s">
+        <v>571</v>
+      </c>
+      <c r="C300" t="s">
+        <v>572</v>
+      </c>
+      <c r="D300" t="s">
+        <v>572</v>
+      </c>
+      <c r="E300" t="s">
+        <v>30</v>
+      </c>
+      <c r="F300">
+        <v>17</v>
+      </c>
+      <c r="G300" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301">
+        <v>4963</v>
+      </c>
+      <c r="B301" t="s">
+        <v>573</v>
+      </c>
+      <c r="C301" t="s">
+        <v>317</v>
+      </c>
+      <c r="D301" t="s">
+        <v>317</v>
+      </c>
+      <c r="E301" t="s">
+        <v>30</v>
+      </c>
+      <c r="F301">
+        <v>3</v>
+      </c>
+      <c r="G301" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302">
+        <v>4978</v>
+      </c>
+      <c r="B302" t="s">
+        <v>574</v>
+      </c>
+      <c r="C302" t="s">
+        <v>575</v>
+      </c>
+      <c r="D302" t="s">
+        <v>575</v>
+      </c>
+      <c r="E302" t="s">
+        <v>52</v>
+      </c>
+      <c r="F302">
+        <v>11</v>
+      </c>
+      <c r="G302" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303">
+        <v>4979</v>
+      </c>
+      <c r="B303" t="s">
+        <v>576</v>
+      </c>
+      <c r="C303" t="s">
+        <v>577</v>
+      </c>
+      <c r="D303" t="s">
+        <v>577</v>
+      </c>
+      <c r="E303" t="s">
+        <v>52</v>
+      </c>
+      <c r="F303">
+        <v>19</v>
+      </c>
+      <c r="G303" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304">
+        <v>4976</v>
+      </c>
+      <c r="B304" t="s">
+        <v>578</v>
+      </c>
+      <c r="C304" t="s">
+        <v>579</v>
+      </c>
+      <c r="D304" t="s">
+        <v>579</v>
+      </c>
+      <c r="E304" t="s">
+        <v>52</v>
+      </c>
+      <c r="F304">
+        <v>9</v>
+      </c>
+      <c r="G304" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7">
+      <c r="A305">
+        <v>4984</v>
+      </c>
+      <c r="B305" t="s">
+        <v>580</v>
+      </c>
+      <c r="C305" t="s">
+        <v>581</v>
+      </c>
+      <c r="D305" t="s">
+        <v>581</v>
+      </c>
+      <c r="E305" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305">
+        <v>33</v>
+      </c>
+      <c r="G305" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306">
+        <v>4986</v>
+      </c>
+      <c r="B306" t="s">
+        <v>583</v>
+      </c>
+      <c r="C306" t="s">
+        <v>584</v>
+      </c>
+      <c r="D306" t="s">
+        <v>584</v>
+      </c>
+      <c r="E306" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306">
+        <v>39</v>
+      </c>
+      <c r="G306" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7">
+      <c r="A307">
+        <v>4983</v>
+      </c>
+      <c r="B307" t="s">
+        <v>585</v>
+      </c>
+      <c r="C307" t="s">
+        <v>586</v>
+      </c>
+      <c r="D307" t="s">
+        <v>586</v>
+      </c>
+      <c r="E307" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307">
+        <v>1</v>
+      </c>
+      <c r="G307" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7">
+      <c r="A308">
+        <v>4985</v>
+      </c>
+      <c r="B308" t="s">
+        <v>587</v>
+      </c>
+      <c r="C308" t="s">
+        <v>588</v>
+      </c>
+      <c r="D308" t="s">
+        <v>588</v>
+      </c>
+      <c r="E308" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308">
+        <v>37</v>
+      </c>
+      <c r="G308" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7">
+      <c r="A309">
+        <v>4992</v>
+      </c>
+      <c r="B309" t="s">
+        <v>589</v>
+      </c>
+      <c r="C309" t="s">
+        <v>590</v>
+      </c>
+      <c r="D309" t="s">
+        <v>590</v>
+      </c>
+      <c r="E309" t="s">
+        <v>17</v>
+      </c>
+      <c r="F309">
+        <v>6</v>
+      </c>
+      <c r="G309" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7">
+      <c r="A310">
+        <v>4989</v>
+      </c>
+      <c r="B310" t="s">
+        <v>591</v>
+      </c>
+      <c r="C310" t="s">
+        <v>592</v>
+      </c>
+      <c r="D310" t="s">
+        <v>592</v>
+      </c>
+      <c r="E310" t="s">
+        <v>17</v>
+      </c>
+      <c r="F310">
+        <v>2</v>
+      </c>
+      <c r="G310" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311">
+        <v>4998</v>
+      </c>
+      <c r="B311" t="s">
+        <v>593</v>
+      </c>
+      <c r="C311" t="s">
+        <v>594</v>
+      </c>
+      <c r="D311" t="s">
+        <v>594</v>
+      </c>
+      <c r="E311" t="s">
+        <v>17</v>
+      </c>
+      <c r="F311">
+        <v>32</v>
+      </c>
+      <c r="G311" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312">
+        <v>4994</v>
+      </c>
+      <c r="B312" t="s">
+        <v>595</v>
+      </c>
+      <c r="C312" t="s">
+        <v>596</v>
+      </c>
+      <c r="D312" t="s">
+        <v>596</v>
+      </c>
+      <c r="E312" t="s">
+        <v>17</v>
+      </c>
+      <c r="F312">
+        <v>16</v>
+      </c>
+      <c r="G312" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7">
+      <c r="A313">
+        <v>4991</v>
+      </c>
+      <c r="B313" t="s">
+        <v>597</v>
+      </c>
+      <c r="C313" t="s">
+        <v>598</v>
+      </c>
+      <c r="D313" t="s">
+        <v>598</v>
+      </c>
+      <c r="E313" t="s">
+        <v>17</v>
+      </c>
+      <c r="F313">
+        <v>5</v>
+      </c>
+      <c r="G313" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7">
+      <c r="A314">
+        <v>5685</v>
+      </c>
+      <c r="B314" t="s">
+        <v>599</v>
+      </c>
+      <c r="C314" t="s">
+        <v>600</v>
+      </c>
+      <c r="D314" t="s">
+        <v>600</v>
+      </c>
+      <c r="E314" t="s">
+        <v>17</v>
+      </c>
+      <c r="F314">
+        <v>26</v>
+      </c>
+      <c r="G314" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7">
+      <c r="A315">
+        <v>4996</v>
+      </c>
+      <c r="B315" t="s">
+        <v>601</v>
+      </c>
+      <c r="C315" t="s">
+        <v>602</v>
+      </c>
+      <c r="D315" t="s">
+        <v>602</v>
+      </c>
+      <c r="E315" t="s">
+        <v>17</v>
+      </c>
+      <c r="F315">
+        <v>24</v>
+      </c>
+      <c r="G315" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316">
+        <v>4993</v>
+      </c>
+      <c r="B316" t="s">
+        <v>603</v>
+      </c>
+      <c r="C316" t="s">
+        <v>604</v>
+      </c>
+      <c r="D316" t="s">
+        <v>604</v>
+      </c>
+      <c r="E316" t="s">
+        <v>17</v>
+      </c>
+      <c r="F316">
+        <v>15</v>
+      </c>
+      <c r="G316" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317">
+        <v>4990</v>
+      </c>
+      <c r="B317" t="s">
+        <v>605</v>
+      </c>
+      <c r="C317" t="s">
+        <v>606</v>
+      </c>
+      <c r="D317" t="s">
+        <v>606</v>
+      </c>
+      <c r="E317" t="s">
+        <v>17</v>
+      </c>
+      <c r="F317">
+        <v>4</v>
+      </c>
+      <c r="G317" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318">
+        <v>4999</v>
+      </c>
+      <c r="B318" t="s">
+        <v>607</v>
+      </c>
+      <c r="C318" t="s">
+        <v>608</v>
+      </c>
+      <c r="D318" t="s">
+        <v>608</v>
+      </c>
+      <c r="E318" t="s">
+        <v>17</v>
+      </c>
+      <c r="F318">
+        <v>35</v>
+      </c>
+      <c r="G318" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7">
+      <c r="A319">
+        <v>4995</v>
+      </c>
+      <c r="B319" t="s">
+        <v>609</v>
+      </c>
+      <c r="C319" t="s">
+        <v>610</v>
+      </c>
+      <c r="D319" t="s">
+        <v>610</v>
+      </c>
+      <c r="E319" t="s">
+        <v>17</v>
+      </c>
+      <c r="F319">
+        <v>20</v>
+      </c>
+      <c r="G319" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7">
+      <c r="A320">
+        <v>5022</v>
+      </c>
+      <c r="B320" t="s">
+        <v>611</v>
+      </c>
+      <c r="C320" t="s">
+        <v>612</v>
+      </c>
+      <c r="D320" t="s">
+        <v>612</v>
+      </c>
+      <c r="E320" t="s">
+        <v>30</v>
+      </c>
+      <c r="F320">
+        <v>27</v>
+      </c>
+      <c r="G320" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321">
+        <v>5019</v>
+      </c>
+      <c r="B321" t="s">
+        <v>613</v>
+      </c>
+      <c r="C321" t="s">
+        <v>614</v>
+      </c>
+      <c r="D321" t="s">
+        <v>614</v>
+      </c>
+      <c r="E321" t="s">
+        <v>30</v>
+      </c>
+      <c r="F321">
+        <v>17</v>
+      </c>
+      <c r="G321" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322">
+        <v>5011</v>
+      </c>
+      <c r="B322" t="s">
+        <v>615</v>
+      </c>
+      <c r="C322" t="s">
+        <v>616</v>
+      </c>
+      <c r="D322" t="s">
+        <v>616</v>
+      </c>
+      <c r="E322" t="s">
+        <v>30</v>
+      </c>
+      <c r="F322">
+        <v>28</v>
+      </c>
+      <c r="G322" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323">
+        <v>5007</v>
+      </c>
+      <c r="B323" t="s">
+        <v>617</v>
+      </c>
+      <c r="C323" t="s">
+        <v>618</v>
+      </c>
+      <c r="D323" t="s">
+        <v>618</v>
+      </c>
+      <c r="E323" t="s">
+        <v>30</v>
+      </c>
+      <c r="F323">
+        <v>8</v>
+      </c>
+      <c r="G323" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324">
+        <v>5021</v>
+      </c>
+      <c r="B324" t="s">
+        <v>619</v>
+      </c>
+      <c r="C324" t="s">
+        <v>620</v>
+      </c>
+      <c r="D324" t="s">
+        <v>620</v>
+      </c>
+      <c r="E324" t="s">
+        <v>30</v>
+      </c>
+      <c r="F324">
+        <v>23</v>
+      </c>
+      <c r="G324" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325">
+        <v>5018</v>
+      </c>
+      <c r="B325" t="s">
+        <v>621</v>
+      </c>
+      <c r="C325" t="s">
+        <v>622</v>
+      </c>
+      <c r="D325" t="s">
+        <v>622</v>
+      </c>
+      <c r="E325" t="s">
+        <v>30</v>
+      </c>
+      <c r="F325">
+        <v>11</v>
+      </c>
+      <c r="G325" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326">
+        <v>5009</v>
+      </c>
+      <c r="B326" t="s">
+        <v>623</v>
+      </c>
+      <c r="C326" t="s">
+        <v>624</v>
+      </c>
+      <c r="D326" t="s">
+        <v>624</v>
+      </c>
+      <c r="E326" t="s">
+        <v>30</v>
+      </c>
+      <c r="F326">
+        <v>14</v>
+      </c>
+      <c r="G326" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327">
+        <v>5006</v>
+      </c>
+      <c r="B327" t="s">
+        <v>625</v>
+      </c>
+      <c r="C327" t="s">
+        <v>626</v>
+      </c>
+      <c r="D327" t="s">
+        <v>626</v>
+      </c>
+      <c r="E327" t="s">
+        <v>30</v>
+      </c>
+      <c r="F327">
+        <v>7</v>
+      </c>
+      <c r="G327" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328">
+        <v>5687</v>
+      </c>
+      <c r="B328" t="s">
+        <v>627</v>
+      </c>
+      <c r="C328" t="s">
+        <v>628</v>
+      </c>
+      <c r="D328" t="s">
+        <v>628</v>
+      </c>
+      <c r="E328" t="s">
+        <v>30</v>
+      </c>
+      <c r="F328">
+        <v>22</v>
+      </c>
+      <c r="G328" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329">
+        <v>5012</v>
+      </c>
+      <c r="B329" t="s">
+        <v>629</v>
+      </c>
+      <c r="C329" t="s">
+        <v>630</v>
+      </c>
+      <c r="D329" t="s">
+        <v>630</v>
+      </c>
+      <c r="E329" t="s">
+        <v>30</v>
+      </c>
+      <c r="F329">
+        <v>34</v>
+      </c>
+      <c r="G329" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330">
+        <v>5008</v>
+      </c>
+      <c r="B330" t="s">
+        <v>631</v>
+      </c>
+      <c r="C330" t="s">
+        <v>632</v>
+      </c>
+      <c r="D330" t="s">
+        <v>632</v>
+      </c>
+      <c r="E330" t="s">
+        <v>30</v>
+      </c>
+      <c r="F330">
+        <v>10</v>
+      </c>
+      <c r="G330" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331">
+        <v>5686</v>
+      </c>
+      <c r="B331" t="s">
+        <v>633</v>
+      </c>
+      <c r="C331" t="s">
+        <v>634</v>
+      </c>
+      <c r="D331" t="s">
+        <v>634</v>
+      </c>
+      <c r="E331" t="s">
+        <v>52</v>
+      </c>
+      <c r="F331">
+        <v>49</v>
+      </c>
+      <c r="G331" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332">
+        <v>5025</v>
+      </c>
+      <c r="B332" t="s">
+        <v>635</v>
+      </c>
+      <c r="C332" t="s">
+        <v>636</v>
+      </c>
+      <c r="D332" t="s">
+        <v>636</v>
+      </c>
+      <c r="E332" t="s">
+        <v>52</v>
+      </c>
+      <c r="F332">
+        <v>57</v>
+      </c>
+      <c r="G332" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333">
+        <v>5020</v>
+      </c>
+      <c r="B333" t="s">
+        <v>637</v>
+      </c>
+      <c r="C333" t="s">
+        <v>638</v>
+      </c>
+      <c r="D333" t="s">
+        <v>638</v>
+      </c>
+      <c r="E333" t="s">
+        <v>52</v>
+      </c>
+      <c r="F333">
+        <v>19</v>
+      </c>
+      <c r="G333" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334">
+        <v>5030</v>
+      </c>
+      <c r="B334" t="s">
+        <v>639</v>
+      </c>
+      <c r="C334" t="s">
+        <v>640</v>
+      </c>
+      <c r="D334" t="s">
+        <v>640</v>
+      </c>
+      <c r="E334" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334">
+        <v>19</v>
+      </c>
+      <c r="G334" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335">
+        <v>5032</v>
+      </c>
+      <c r="B335" t="s">
+        <v>642</v>
+      </c>
+      <c r="C335" t="s">
+        <v>643</v>
+      </c>
+      <c r="D335" t="s">
+        <v>643</v>
+      </c>
+      <c r="E335" t="s">
+        <v>9</v>
+      </c>
+      <c r="F335">
+        <v>70</v>
+      </c>
+      <c r="G335" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336">
+        <v>5029</v>
+      </c>
+      <c r="B336" t="s">
+        <v>644</v>
+      </c>
+      <c r="C336" t="s">
+        <v>645</v>
+      </c>
+      <c r="D336" t="s">
+        <v>645</v>
+      </c>
+      <c r="E336" t="s">
+        <v>9</v>
+      </c>
+      <c r="F336">
+        <v>1</v>
+      </c>
+      <c r="G336" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337">
+        <v>5031</v>
+      </c>
+      <c r="B337" t="s">
+        <v>646</v>
+      </c>
+      <c r="C337" t="s">
+        <v>647</v>
+      </c>
+      <c r="D337" t="s">
+        <v>647</v>
+      </c>
+      <c r="E337" t="s">
+        <v>9</v>
+      </c>
+      <c r="F337">
+        <v>24</v>
+      </c>
+      <c r="G337" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338">
+        <v>5041</v>
+      </c>
+      <c r="B338" t="s">
+        <v>648</v>
+      </c>
+      <c r="C338" t="s">
+        <v>649</v>
+      </c>
+      <c r="D338" t="s">
+        <v>649</v>
+      </c>
+      <c r="E338" t="s">
+        <v>17</v>
+      </c>
+      <c r="F338">
+        <v>90</v>
+      </c>
+      <c r="G338" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339">
+        <v>5036</v>
+      </c>
+      <c r="B339" t="s">
+        <v>650</v>
+      </c>
+      <c r="C339" t="s">
+        <v>651</v>
+      </c>
+      <c r="D339" t="s">
+        <v>651</v>
+      </c>
+      <c r="E339" t="s">
+        <v>17</v>
+      </c>
+      <c r="F339">
+        <v>7</v>
+      </c>
+      <c r="G339" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340">
+        <v>5033</v>
+      </c>
+      <c r="B340" t="s">
+        <v>652</v>
+      </c>
+      <c r="C340" t="s">
+        <v>653</v>
+      </c>
+      <c r="D340" t="s">
+        <v>653</v>
+      </c>
+      <c r="E340" t="s">
+        <v>17</v>
+      </c>
+      <c r="F340">
+        <v>3</v>
+      </c>
+      <c r="G340" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341">
+        <v>5038</v>
+      </c>
+      <c r="B341" t="s">
+        <v>654</v>
+      </c>
+      <c r="C341" t="s">
+        <v>655</v>
+      </c>
+      <c r="D341" t="s">
+        <v>655</v>
+      </c>
+      <c r="E341" t="s">
+        <v>17</v>
+      </c>
+      <c r="F341">
+        <v>42</v>
+      </c>
+      <c r="G341" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342">
+        <v>5035</v>
+      </c>
+      <c r="B342" t="s">
+        <v>656</v>
+      </c>
+      <c r="C342" t="s">
+        <v>495</v>
+      </c>
+      <c r="D342" t="s">
+        <v>495</v>
+      </c>
+      <c r="E342" t="s">
+        <v>17</v>
+      </c>
+      <c r="F342">
+        <v>6</v>
+      </c>
+      <c r="G342" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343">
+        <v>5037</v>
+      </c>
+      <c r="B343" t="s">
+        <v>657</v>
+      </c>
+      <c r="C343" t="s">
+        <v>658</v>
+      </c>
+      <c r="D343" t="s">
+        <v>658</v>
+      </c>
+      <c r="E343" t="s">
+        <v>17</v>
+      </c>
+      <c r="F343">
+        <v>17</v>
+      </c>
+      <c r="G343" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344">
+        <v>5034</v>
+      </c>
+      <c r="B344" t="s">
+        <v>567</v>
+      </c>
+      <c r="C344" t="s">
+        <v>659</v>
+      </c>
+      <c r="D344" t="s">
+        <v>659</v>
+      </c>
+      <c r="E344" t="s">
+        <v>17</v>
+      </c>
+      <c r="F344">
+        <v>4</v>
+      </c>
+      <c r="G344" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345">
+        <v>5060</v>
+      </c>
+      <c r="B345" t="s">
+        <v>660</v>
+      </c>
+      <c r="C345" t="s">
+        <v>647</v>
+      </c>
+      <c r="D345" t="s">
+        <v>647</v>
+      </c>
+      <c r="E345" t="s">
+        <v>30</v>
+      </c>
+      <c r="F345">
+        <v>53</v>
+      </c>
+      <c r="G345" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346">
+        <v>5053</v>
+      </c>
+      <c r="B346" t="s">
+        <v>661</v>
+      </c>
+      <c r="C346" t="s">
+        <v>662</v>
+      </c>
+      <c r="D346" t="s">
+        <v>662</v>
+      </c>
+      <c r="E346" t="s">
+        <v>30</v>
+      </c>
+      <c r="F346">
+        <v>99</v>
+      </c>
+      <c r="G346" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347">
+        <v>5049</v>
+      </c>
+      <c r="B347" t="s">
+        <v>663</v>
+      </c>
+      <c r="C347" t="s">
+        <v>664</v>
+      </c>
+      <c r="D347" t="s">
+        <v>664</v>
+      </c>
+      <c r="E347" t="s">
+        <v>30</v>
+      </c>
+      <c r="F347">
+        <v>73</v>
+      </c>
+      <c r="G347" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348">
+        <v>5043</v>
+      </c>
+      <c r="B348" t="s">
+        <v>665</v>
+      </c>
+      <c r="C348" t="s">
+        <v>666</v>
+      </c>
+      <c r="D348" t="s">
+        <v>666</v>
+      </c>
+      <c r="E348" t="s">
+        <v>30</v>
+      </c>
+      <c r="F348">
+        <v>18</v>
+      </c>
+      <c r="G348" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349">
+        <v>5055</v>
+      </c>
+      <c r="B349" t="s">
+        <v>667</v>
+      </c>
+      <c r="C349" t="s">
+        <v>668</v>
+      </c>
+      <c r="D349" t="s">
+        <v>668</v>
+      </c>
+      <c r="E349" t="s">
+        <v>30</v>
+      </c>
+      <c r="F349">
+        <v>11</v>
+      </c>
+      <c r="G349" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350">
+        <v>5052</v>
+      </c>
+      <c r="B350" t="s">
+        <v>669</v>
+      </c>
+      <c r="C350" t="s">
+        <v>670</v>
+      </c>
+      <c r="D350" t="s">
+        <v>670</v>
+      </c>
+      <c r="E350" t="s">
+        <v>30</v>
+      </c>
+      <c r="F350">
+        <v>83</v>
+      </c>
+      <c r="G350" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351">
+        <v>5045</v>
+      </c>
+      <c r="B351" t="s">
+        <v>527</v>
+      </c>
+      <c r="C351" t="s">
+        <v>671</v>
+      </c>
+      <c r="D351" t="s">
+        <v>671</v>
+      </c>
+      <c r="E351" t="s">
+        <v>30</v>
+      </c>
+      <c r="F351">
+        <v>34</v>
+      </c>
+      <c r="G351" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352">
+        <v>5042</v>
+      </c>
+      <c r="B352" t="s">
+        <v>298</v>
+      </c>
+      <c r="C352" t="s">
+        <v>672</v>
+      </c>
+      <c r="D352" t="s">
+        <v>672</v>
+      </c>
+      <c r="E352" t="s">
+        <v>30</v>
+      </c>
+      <c r="F352">
+        <v>8</v>
+      </c>
+      <c r="G352" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353">
+        <v>5054</v>
+      </c>
+      <c r="B353" t="s">
+        <v>673</v>
+      </c>
+      <c r="C353" t="s">
+        <v>674</v>
+      </c>
+      <c r="D353" t="s">
+        <v>674</v>
+      </c>
+      <c r="E353" t="s">
+        <v>30</v>
+      </c>
+      <c r="F353">
+        <v>10</v>
+      </c>
+      <c r="G353" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354">
+        <v>5050</v>
+      </c>
+      <c r="B354" t="s">
+        <v>675</v>
+      </c>
+      <c r="C354" t="s">
+        <v>676</v>
+      </c>
+      <c r="D354" t="s">
+        <v>676</v>
+      </c>
+      <c r="E354" t="s">
+        <v>30</v>
+      </c>
+      <c r="F354">
+        <v>74</v>
+      </c>
+      <c r="G354" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355">
+        <v>5044</v>
+      </c>
+      <c r="B355" t="s">
+        <v>677</v>
+      </c>
+      <c r="C355" t="s">
+        <v>678</v>
+      </c>
+      <c r="D355" t="s">
+        <v>678</v>
+      </c>
+      <c r="E355" t="s">
+        <v>30</v>
+      </c>
+      <c r="F355">
+        <v>20</v>
+      </c>
+      <c r="G355" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356">
+        <v>5056</v>
+      </c>
+      <c r="B356" t="s">
+        <v>679</v>
+      </c>
+      <c r="C356" t="s">
+        <v>680</v>
+      </c>
+      <c r="D356" t="s">
+        <v>680</v>
+      </c>
+      <c r="E356" t="s">
+        <v>52</v>
+      </c>
+      <c r="F356">
+        <v>21</v>
+      </c>
+      <c r="G356" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357">
+        <v>5058</v>
+      </c>
+      <c r="B357" t="s">
+        <v>124</v>
+      </c>
+      <c r="C357" t="s">
+        <v>681</v>
+      </c>
+      <c r="D357" t="s">
+        <v>681</v>
+      </c>
+      <c r="E357" t="s">
+        <v>52</v>
+      </c>
+      <c r="F357">
+        <v>45</v>
+      </c>
+      <c r="G357" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358">
+        <v>5057</v>
+      </c>
+      <c r="B358" t="s">
+        <v>682</v>
+      </c>
+      <c r="C358" t="s">
+        <v>683</v>
+      </c>
+      <c r="D358" t="s">
+        <v>683</v>
+      </c>
+      <c r="E358" t="s">
+        <v>52</v>
+      </c>
+      <c r="F358">
+        <v>27</v>
+      </c>
+      <c r="G358" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359">
+        <v>5064</v>
+      </c>
+      <c r="B359" t="s">
+        <v>499</v>
+      </c>
+      <c r="C359" t="s">
+        <v>684</v>
+      </c>
+      <c r="D359" t="s">
+        <v>684</v>
+      </c>
+      <c r="E359" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359">
+        <v>49</v>
+      </c>
+      <c r="G359" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360">
+        <v>5063</v>
+      </c>
+      <c r="B360" t="s">
+        <v>686</v>
+      </c>
+      <c r="C360" t="s">
+        <v>687</v>
+      </c>
+      <c r="D360" t="s">
+        <v>687</v>
+      </c>
+      <c r="E360" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360">
+        <v>12</v>
+      </c>
+      <c r="G360" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361">
+        <v>5062</v>
+      </c>
+      <c r="B361" t="s">
+        <v>688</v>
+      </c>
+      <c r="C361" t="s">
+        <v>689</v>
+      </c>
+      <c r="D361" t="s">
+        <v>689</v>
+      </c>
+      <c r="E361" t="s">
+        <v>9</v>
+      </c>
+      <c r="F361">
+        <v>1</v>
+      </c>
+      <c r="G361" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362">
+        <v>5073</v>
+      </c>
+      <c r="B362" t="s">
+        <v>690</v>
+      </c>
+      <c r="C362" t="s">
+        <v>691</v>
+      </c>
+      <c r="D362" t="s">
+        <v>691</v>
+      </c>
+      <c r="E362" t="s">
+        <v>17</v>
+      </c>
+      <c r="F362">
+        <v>99</v>
+      </c>
+      <c r="G362" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363">
+        <v>5070</v>
+      </c>
+      <c r="B363" t="s">
+        <v>692</v>
+      </c>
+      <c r="C363" t="s">
+        <v>693</v>
+      </c>
+      <c r="D363" t="s">
+        <v>693</v>
+      </c>
+      <c r="E363" t="s">
+        <v>17</v>
+      </c>
+      <c r="F363">
+        <v>32</v>
+      </c>
+      <c r="G363" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364">
+        <v>5067</v>
+      </c>
+      <c r="B364" t="s">
+        <v>694</v>
+      </c>
+      <c r="C364" t="s">
+        <v>695</v>
+      </c>
+      <c r="D364" t="s">
+        <v>695</v>
+      </c>
+      <c r="E364" t="s">
+        <v>17</v>
+      </c>
+      <c r="F364">
+        <v>28</v>
+      </c>
+      <c r="G364" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365">
+        <v>5730</v>
+      </c>
+      <c r="B365" t="s">
+        <v>696</v>
+      </c>
+      <c r="C365" t="s">
+        <v>697</v>
+      </c>
+      <c r="D365" t="s">
+        <v>697</v>
+      </c>
+      <c r="E365" t="s">
+        <v>17</v>
+      </c>
+      <c r="F365">
+        <v>46</v>
+      </c>
+      <c r="G365" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366">
+        <v>5072</v>
+      </c>
+      <c r="B366" t="s">
+        <v>698</v>
+      </c>
+      <c r="C366" t="s">
+        <v>699</v>
+      </c>
+      <c r="D366" t="s">
+        <v>699</v>
+      </c>
+      <c r="E366" t="s">
+        <v>17</v>
+      </c>
+      <c r="F366">
+        <v>95</v>
+      </c>
+      <c r="G366" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367">
+        <v>5069</v>
+      </c>
+      <c r="B367" t="s">
+        <v>437</v>
+      </c>
+      <c r="C367" t="s">
+        <v>700</v>
+      </c>
+      <c r="D367" t="s">
+        <v>700</v>
+      </c>
+      <c r="E367" t="s">
+        <v>17</v>
+      </c>
+      <c r="F367">
+        <v>31</v>
+      </c>
+      <c r="G367" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368">
+        <v>5066</v>
+      </c>
+      <c r="B368" t="s">
+        <v>305</v>
+      </c>
+      <c r="C368" t="s">
+        <v>701</v>
+      </c>
+      <c r="D368" t="s">
+        <v>701</v>
+      </c>
+      <c r="E368" t="s">
+        <v>17</v>
+      </c>
+      <c r="F368">
+        <v>25</v>
+      </c>
+      <c r="G368" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369">
+        <v>5071</v>
+      </c>
+      <c r="B369" t="s">
+        <v>518</v>
+      </c>
+      <c r="C369" t="s">
+        <v>702</v>
+      </c>
+      <c r="D369" t="s">
+        <v>702</v>
+      </c>
+      <c r="E369" t="s">
+        <v>17</v>
+      </c>
+      <c r="F369">
+        <v>54</v>
+      </c>
+      <c r="G369" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370">
+        <v>5068</v>
+      </c>
+      <c r="B370" t="s">
+        <v>485</v>
+      </c>
+      <c r="C370" t="s">
+        <v>703</v>
+      </c>
+      <c r="D370" t="s">
+        <v>703</v>
+      </c>
+      <c r="E370" t="s">
+        <v>17</v>
+      </c>
+      <c r="F370">
+        <v>30</v>
+      </c>
+      <c r="G370" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371">
+        <v>5065</v>
+      </c>
+      <c r="B371" t="s">
+        <v>131</v>
+      </c>
+      <c r="C371" t="s">
+        <v>704</v>
+      </c>
+      <c r="D371" t="s">
+        <v>704</v>
+      </c>
+      <c r="E371" t="s">
+        <v>17</v>
+      </c>
+      <c r="F371">
+        <v>6</v>
+      </c>
+      <c r="G371" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372">
+        <v>5079</v>
+      </c>
+      <c r="B372" t="s">
+        <v>705</v>
+      </c>
+      <c r="C372" t="s">
+        <v>706</v>
+      </c>
+      <c r="D372" t="s">
+        <v>706</v>
+      </c>
+      <c r="E372" t="s">
+        <v>30</v>
+      </c>
+      <c r="F372">
+        <v>22</v>
+      </c>
+      <c r="G372" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373">
+        <v>5076</v>
+      </c>
+      <c r="B373" t="s">
+        <v>707</v>
+      </c>
+      <c r="C373" t="s">
+        <v>708</v>
+      </c>
+      <c r="D373" t="s">
+        <v>708</v>
+      </c>
+      <c r="E373" t="s">
+        <v>30</v>
+      </c>
+      <c r="F373">
+        <v>17</v>
+      </c>
+      <c r="G373" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374">
+        <v>5078</v>
+      </c>
+      <c r="B374" t="s">
+        <v>709</v>
+      </c>
+      <c r="C374" t="s">
+        <v>710</v>
+      </c>
+      <c r="D374" t="s">
+        <v>710</v>
+      </c>
+      <c r="E374" t="s">
+        <v>30</v>
+      </c>
+      <c r="F374">
+        <v>21</v>
+      </c>
+      <c r="G374" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375">
+        <v>5075</v>
+      </c>
+      <c r="B375" t="s">
+        <v>711</v>
+      </c>
+      <c r="C375" t="s">
+        <v>712</v>
+      </c>
+      <c r="D375" t="s">
+        <v>712</v>
+      </c>
+      <c r="E375" t="s">
+        <v>30</v>
+      </c>
+      <c r="F375">
+        <v>8</v>
+      </c>
+      <c r="G375" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376">
+        <v>5718</v>
+      </c>
+      <c r="B376" t="s">
+        <v>330</v>
+      </c>
+      <c r="C376" t="s">
+        <v>713</v>
+      </c>
+      <c r="D376" t="s">
+        <v>713</v>
+      </c>
+      <c r="E376" t="s">
+        <v>30</v>
+      </c>
+      <c r="F376">
+        <v>5</v>
+      </c>
+      <c r="G376" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377">
+        <v>5083</v>
+      </c>
+      <c r="B377" t="s">
+        <v>344</v>
+      </c>
+      <c r="C377" t="s">
+        <v>714</v>
+      </c>
+      <c r="D377" t="s">
+        <v>715</v>
+      </c>
+      <c r="E377" t="s">
+        <v>30</v>
+      </c>
+      <c r="F377">
+        <v>11</v>
+      </c>
+      <c r="G377" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378">
+        <v>5080</v>
+      </c>
+      <c r="B378" t="s">
+        <v>716</v>
+      </c>
+      <c r="C378" t="s">
+        <v>717</v>
+      </c>
+      <c r="D378" t="s">
+        <v>717</v>
+      </c>
+      <c r="E378" t="s">
+        <v>30</v>
+      </c>
+      <c r="F378">
+        <v>23</v>
+      </c>
+      <c r="G378" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379">
+        <v>5077</v>
+      </c>
+      <c r="B379" t="s">
+        <v>718</v>
+      </c>
+      <c r="C379" t="s">
+        <v>719</v>
+      </c>
+      <c r="D379" t="s">
+        <v>719</v>
+      </c>
+      <c r="E379" t="s">
+        <v>30</v>
+      </c>
+      <c r="F379">
+        <v>20</v>
+      </c>
+      <c r="G379" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380">
+        <v>5074</v>
+      </c>
+      <c r="B380" t="s">
+        <v>720</v>
+      </c>
+      <c r="C380" t="s">
+        <v>721</v>
+      </c>
+      <c r="D380" t="s">
+        <v>721</v>
+      </c>
+      <c r="E380" t="s">
+        <v>30</v>
+      </c>
+      <c r="F380">
+        <v>7</v>
+      </c>
+      <c r="G380" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7">
+      <c r="A381">
+        <v>5084</v>
+      </c>
+      <c r="B381" t="s">
+        <v>722</v>
+      </c>
+      <c r="C381" t="s">
+        <v>723</v>
+      </c>
+      <c r="D381" t="s">
+        <v>723</v>
+      </c>
+      <c r="E381" t="s">
+        <v>52</v>
+      </c>
+      <c r="F381">
+        <v>14</v>
+      </c>
+      <c r="G381" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7">
+      <c r="A382">
+        <v>5081</v>
+      </c>
+      <c r="B382" t="s">
+        <v>724</v>
+      </c>
+      <c r="C382" t="s">
+        <v>725</v>
+      </c>
+      <c r="D382" t="s">
+        <v>725</v>
+      </c>
+      <c r="E382" t="s">
+        <v>52</v>
+      </c>
+      <c r="F382">
+        <v>9</v>
+      </c>
+      <c r="G382" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7">
+      <c r="A383">
+        <v>5717</v>
+      </c>
+      <c r="B383" t="s">
+        <v>726</v>
+      </c>
+      <c r="C383" t="s">
+        <v>727</v>
+      </c>
+      <c r="D383" t="s">
+        <v>727</v>
+      </c>
+      <c r="E383" t="s">
+        <v>52</v>
+      </c>
+      <c r="F383">
+        <v>94</v>
+      </c>
+      <c r="G383" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7">
+      <c r="A384">
+        <v>5082</v>
+      </c>
+      <c r="B384" t="s">
+        <v>728</v>
+      </c>
+      <c r="C384" t="s">
+        <v>689</v>
+      </c>
+      <c r="D384" t="s">
+        <v>689</v>
+      </c>
+      <c r="E384" t="s">
+        <v>52</v>
+      </c>
+      <c r="F384">
+        <v>10</v>
+      </c>
+      <c r="G384" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7">
+      <c r="A385">
+        <v>5086</v>
+      </c>
+      <c r="B385" t="s">
+        <v>627</v>
+      </c>
+      <c r="C385" t="s">
+        <v>729</v>
+      </c>
+      <c r="D385" t="s">
+        <v>729</v>
+      </c>
+      <c r="E385" t="s">
+        <v>9</v>
+      </c>
+      <c r="F385">
+        <v>33</v>
+      </c>
+      <c r="G385" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7">
+      <c r="A386">
+        <v>5085</v>
+      </c>
+      <c r="B386" t="s">
+        <v>731</v>
+      </c>
+      <c r="C386" t="s">
+        <v>732</v>
+      </c>
+      <c r="D386" t="s">
+        <v>732</v>
+      </c>
+      <c r="E386" t="s">
+        <v>9</v>
+      </c>
+      <c r="F386">
+        <v>1</v>
+      </c>
+      <c r="G386" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="A387">
+        <v>5088</v>
+      </c>
+      <c r="B387" t="s">
+        <v>733</v>
+      </c>
+      <c r="C387" t="s">
+        <v>734</v>
+      </c>
+      <c r="D387" t="s">
+        <v>734</v>
+      </c>
+      <c r="E387" t="s">
+        <v>9</v>
+      </c>
+      <c r="F387">
+        <v>50</v>
+      </c>
+      <c r="G387" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7">
+      <c r="A388">
+        <v>5096</v>
+      </c>
+      <c r="B388" t="s">
+        <v>735</v>
+      </c>
+      <c r="C388" t="s">
+        <v>736</v>
+      </c>
+      <c r="D388" t="s">
+        <v>736</v>
+      </c>
+      <c r="E388" t="s">
+        <v>17</v>
+      </c>
+      <c r="F388">
+        <v>25</v>
+      </c>
+      <c r="G388" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7">
+      <c r="A389">
+        <v>5093</v>
+      </c>
+      <c r="B389" t="s">
+        <v>410</v>
+      </c>
+      <c r="C389" t="s">
+        <v>737</v>
+      </c>
+      <c r="D389" t="s">
+        <v>737</v>
+      </c>
+      <c r="E389" t="s">
+        <v>17</v>
+      </c>
+      <c r="F389">
+        <v>20</v>
+      </c>
+      <c r="G389" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7">
+      <c r="A390">
+        <v>5090</v>
+      </c>
+      <c r="B390" t="s">
+        <v>738</v>
+      </c>
+      <c r="C390" t="s">
+        <v>739</v>
+      </c>
+      <c r="D390" t="s">
+        <v>739</v>
+      </c>
+      <c r="E390" t="s">
+        <v>17</v>
+      </c>
+      <c r="F390">
+        <v>3</v>
+      </c>
+      <c r="G390" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7">
+      <c r="A391">
+        <v>5095</v>
+      </c>
+      <c r="B391" t="s">
+        <v>224</v>
+      </c>
+      <c r="C391" t="s">
+        <v>740</v>
+      </c>
+      <c r="D391" t="s">
+        <v>740</v>
+      </c>
+      <c r="E391" t="s">
+        <v>17</v>
+      </c>
+      <c r="F391">
+        <v>23</v>
+      </c>
+      <c r="G391" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7">
+      <c r="A392">
+        <v>5092</v>
+      </c>
+      <c r="B392" t="s">
+        <v>741</v>
+      </c>
+      <c r="C392" t="s">
+        <v>742</v>
+      </c>
+      <c r="D392" t="s">
+        <v>742</v>
+      </c>
+      <c r="E392" t="s">
+        <v>17</v>
+      </c>
+      <c r="F392">
+        <v>16</v>
+      </c>
+      <c r="G392" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393">
+        <v>5089</v>
+      </c>
+      <c r="B393" t="s">
+        <v>133</v>
+      </c>
+      <c r="C393" t="s">
+        <v>743</v>
+      </c>
+      <c r="D393" t="s">
+        <v>743</v>
+      </c>
+      <c r="E393" t="s">
+        <v>17</v>
+      </c>
+      <c r="F393">
+        <v>2</v>
+      </c>
+      <c r="G393" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7">
+      <c r="A394">
+        <v>5100</v>
+      </c>
+      <c r="B394" t="s">
+        <v>744</v>
+      </c>
+      <c r="C394" t="s">
+        <v>745</v>
+      </c>
+      <c r="D394" t="s">
+        <v>745</v>
+      </c>
+      <c r="E394" t="s">
+        <v>17</v>
+      </c>
+      <c r="F394">
+        <v>43</v>
+      </c>
+      <c r="G394" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7">
+      <c r="A395">
+        <v>5094</v>
+      </c>
+      <c r="B395" t="s">
+        <v>746</v>
+      </c>
+      <c r="C395" t="s">
+        <v>747</v>
+      </c>
+      <c r="D395" t="s">
+        <v>747</v>
+      </c>
+      <c r="E395" t="s">
+        <v>17</v>
+      </c>
+      <c r="F395">
+        <v>21</v>
+      </c>
+      <c r="G395" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396">
+        <v>5091</v>
+      </c>
+      <c r="B396" t="s">
+        <v>748</v>
+      </c>
+      <c r="C396" t="s">
+        <v>749</v>
+      </c>
+      <c r="D396" t="s">
+        <v>749</v>
+      </c>
+      <c r="E396" t="s">
+        <v>17</v>
+      </c>
+      <c r="F396">
+        <v>4</v>
+      </c>
+      <c r="G396" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397">
+        <v>5110</v>
+      </c>
+      <c r="B397" t="s">
+        <v>750</v>
+      </c>
+      <c r="C397" t="s">
+        <v>751</v>
+      </c>
+      <c r="D397" t="s">
+        <v>751</v>
+      </c>
+      <c r="E397" t="s">
+        <v>30</v>
+      </c>
+      <c r="F397">
+        <v>30</v>
+      </c>
+      <c r="G397" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398">
+        <v>5107</v>
+      </c>
+      <c r="B398" t="s">
+        <v>698</v>
+      </c>
+      <c r="C398" t="s">
+        <v>752</v>
+      </c>
+      <c r="D398" t="s">
+        <v>752</v>
+      </c>
+      <c r="E398" t="s">
+        <v>30</v>
+      </c>
+      <c r="F398">
+        <v>18</v>
+      </c>
+      <c r="G398" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399">
+        <v>5104</v>
+      </c>
+      <c r="B399" t="s">
+        <v>753</v>
+      </c>
+      <c r="C399" t="s">
+        <v>111</v>
+      </c>
+      <c r="D399" t="s">
+        <v>111</v>
+      </c>
+      <c r="E399" t="s">
+        <v>30</v>
+      </c>
+      <c r="F399">
+        <v>6</v>
+      </c>
+      <c r="G399" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7">
+      <c r="A400">
+        <v>5109</v>
+      </c>
+      <c r="B400" t="s">
+        <v>580</v>
+      </c>
+      <c r="C400" t="s">
+        <v>754</v>
+      </c>
+      <c r="D400" t="s">
+        <v>754</v>
+      </c>
+      <c r="E400" t="s">
+        <v>30</v>
+      </c>
+      <c r="F400">
+        <v>29</v>
+      </c>
+      <c r="G400" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7">
+      <c r="A401">
+        <v>5106</v>
+      </c>
+      <c r="B401" t="s">
+        <v>494</v>
+      </c>
+      <c r="C401" t="s">
+        <v>755</v>
+      </c>
+      <c r="D401" t="s">
+        <v>755</v>
+      </c>
+      <c r="E401" t="s">
+        <v>30</v>
+      </c>
+      <c r="F401">
+        <v>10</v>
+      </c>
+      <c r="G401" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7">
+      <c r="A402">
+        <v>5108</v>
+      </c>
+      <c r="B402" t="s">
+        <v>756</v>
+      </c>
+      <c r="C402" t="s">
+        <v>757</v>
+      </c>
+      <c r="D402" t="s">
+        <v>757</v>
+      </c>
+      <c r="E402" t="s">
+        <v>30</v>
+      </c>
+      <c r="F402">
+        <v>27</v>
+      </c>
+      <c r="G402" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7">
+      <c r="A403">
+        <v>5105</v>
+      </c>
+      <c r="B403" t="s">
+        <v>758</v>
+      </c>
+      <c r="C403" t="s">
+        <v>759</v>
+      </c>
+      <c r="D403" t="s">
+        <v>759</v>
+      </c>
+      <c r="E403" t="s">
+        <v>30</v>
+      </c>
+      <c r="F403">
+        <v>9</v>
+      </c>
+      <c r="G403" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7">
+      <c r="A404">
+        <v>5113</v>
+      </c>
+      <c r="B404" t="s">
+        <v>760</v>
+      </c>
+      <c r="C404" t="s">
+        <v>761</v>
+      </c>
+      <c r="D404" t="s">
+        <v>761</v>
+      </c>
+      <c r="E404" t="s">
+        <v>52</v>
+      </c>
+      <c r="F404">
+        <v>11</v>
+      </c>
+      <c r="G404" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7">
+      <c r="A405">
+        <v>5112</v>
+      </c>
+      <c r="B405" t="s">
+        <v>762</v>
+      </c>
+      <c r="C405" t="s">
+        <v>763</v>
+      </c>
+      <c r="D405" t="s">
+        <v>763</v>
+      </c>
+      <c r="E405" t="s">
+        <v>52</v>
+      </c>
+      <c r="F405">
+        <v>8</v>
+      </c>
+      <c r="G405" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7">
+      <c r="A406">
+        <v>5116</v>
+      </c>
+      <c r="B406" t="s">
+        <v>764</v>
+      </c>
+      <c r="C406" t="s">
+        <v>350</v>
+      </c>
+      <c r="D406" t="s">
+        <v>350</v>
+      </c>
+      <c r="E406" t="s">
+        <v>52</v>
+      </c>
+      <c r="F406">
+        <v>45</v>
+      </c>
+      <c r="G406" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407">
+        <v>5111</v>
+      </c>
+      <c r="B407" t="s">
+        <v>456</v>
+      </c>
+      <c r="C407" t="s">
+        <v>765</v>
+      </c>
+      <c r="D407" t="s">
+        <v>765</v>
+      </c>
+      <c r="E407" t="s">
+        <v>52</v>
+      </c>
+      <c r="F407">
+        <v>7</v>
+      </c>
+      <c r="G407" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408">
+        <v>5141</v>
+      </c>
+      <c r="B408" t="s">
+        <v>164</v>
+      </c>
+      <c r="C408" t="s">
+        <v>766</v>
+      </c>
+      <c r="D408" t="s">
+        <v>766</v>
+      </c>
+      <c r="E408" t="s">
+        <v>9</v>
+      </c>
+      <c r="F408">
+        <v>40</v>
+      </c>
+      <c r="G408" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7">
+      <c r="A409">
+        <v>5140</v>
+      </c>
+      <c r="B409" t="s">
+        <v>768</v>
+      </c>
+      <c r="C409" t="s">
+        <v>769</v>
+      </c>
+      <c r="D409" t="s">
+        <v>769</v>
+      </c>
+      <c r="E409" t="s">
+        <v>9</v>
+      </c>
+      <c r="F409">
+        <v>16</v>
+      </c>
+      <c r="G409" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7">
+      <c r="A410">
+        <v>5139</v>
+      </c>
+      <c r="B410" t="s">
+        <v>770</v>
+      </c>
+      <c r="C410" t="s">
+        <v>771</v>
+      </c>
+      <c r="D410" t="s">
+        <v>771</v>
+      </c>
+      <c r="E410" t="s">
+        <v>9</v>
+      </c>
+      <c r="F410">
+        <v>1</v>
+      </c>
+      <c r="G410" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411">
+        <v>5150</v>
+      </c>
+      <c r="B411" t="s">
+        <v>772</v>
+      </c>
+      <c r="C411" t="s">
+        <v>773</v>
+      </c>
+      <c r="D411" t="s">
+        <v>773</v>
+      </c>
+      <c r="E411" t="s">
+        <v>17</v>
+      </c>
+      <c r="F411">
+        <v>25</v>
+      </c>
+      <c r="G411" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7">
+      <c r="A412">
+        <v>5147</v>
+      </c>
+      <c r="B412" t="s">
+        <v>774</v>
+      </c>
+      <c r="C412" t="s">
+        <v>775</v>
+      </c>
+      <c r="D412" t="s">
+        <v>775</v>
+      </c>
+      <c r="E412" t="s">
+        <v>17</v>
+      </c>
+      <c r="F412">
+        <v>22</v>
+      </c>
+      <c r="G412" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7">
+      <c r="A413">
+        <v>5144</v>
+      </c>
+      <c r="B413" t="s">
+        <v>776</v>
+      </c>
+      <c r="C413" t="s">
+        <v>777</v>
+      </c>
+      <c r="D413" t="s">
+        <v>777</v>
+      </c>
+      <c r="E413" t="s">
+        <v>17</v>
+      </c>
+      <c r="F413">
+        <v>6</v>
+      </c>
+      <c r="G413" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7">
+      <c r="A414">
+        <v>5152</v>
+      </c>
+      <c r="B414" t="s">
+        <v>778</v>
+      </c>
+      <c r="C414" t="s">
+        <v>779</v>
+      </c>
+      <c r="D414" t="s">
+        <v>779</v>
+      </c>
+      <c r="E414" t="s">
+        <v>17</v>
+      </c>
+      <c r="F414">
+        <v>32</v>
+      </c>
+      <c r="G414" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415">
+        <v>5149</v>
+      </c>
+      <c r="B415" t="s">
+        <v>200</v>
+      </c>
+      <c r="C415" t="s">
+        <v>780</v>
+      </c>
+      <c r="D415" t="s">
+        <v>780</v>
+      </c>
+      <c r="E415" t="s">
+        <v>17</v>
+      </c>
+      <c r="F415">
+        <v>24</v>
+      </c>
+      <c r="G415" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7">
+      <c r="A416">
+        <v>5146</v>
+      </c>
+      <c r="B416" t="s">
+        <v>781</v>
+      </c>
+      <c r="C416" t="s">
+        <v>782</v>
+      </c>
+      <c r="D416" t="s">
+        <v>782</v>
+      </c>
+      <c r="E416" t="s">
+        <v>17</v>
+      </c>
+      <c r="F416">
+        <v>20</v>
+      </c>
+      <c r="G416" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7">
+      <c r="A417">
+        <v>5143</v>
+      </c>
+      <c r="B417" t="s">
+        <v>783</v>
+      </c>
+      <c r="C417" t="s">
+        <v>784</v>
+      </c>
+      <c r="D417" t="s">
+        <v>784</v>
+      </c>
+      <c r="E417" t="s">
+        <v>17</v>
+      </c>
+      <c r="F417">
+        <v>4</v>
+      </c>
+      <c r="G417" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7">
+      <c r="A418">
+        <v>5151</v>
+      </c>
+      <c r="B418" t="s">
+        <v>785</v>
+      </c>
+      <c r="C418" t="s">
+        <v>786</v>
+      </c>
+      <c r="D418" t="s">
+        <v>786</v>
+      </c>
+      <c r="E418" t="s">
+        <v>17</v>
+      </c>
+      <c r="F418">
+        <v>31</v>
+      </c>
+      <c r="G418" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7">
+      <c r="A419">
+        <v>5148</v>
+      </c>
+      <c r="B419" t="s">
+        <v>787</v>
+      </c>
+      <c r="C419" t="s">
+        <v>788</v>
+      </c>
+      <c r="D419" t="s">
+        <v>788</v>
+      </c>
+      <c r="E419" t="s">
+        <v>17</v>
+      </c>
+      <c r="F419">
+        <v>23</v>
+      </c>
+      <c r="G419" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7">
+      <c r="A420">
+        <v>5145</v>
+      </c>
+      <c r="B420" t="s">
+        <v>789</v>
+      </c>
+      <c r="C420" t="s">
+        <v>790</v>
+      </c>
+      <c r="D420" t="s">
+        <v>790</v>
+      </c>
+      <c r="E420" t="s">
+        <v>17</v>
+      </c>
+      <c r="F420">
+        <v>14</v>
+      </c>
+      <c r="G420" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7">
+      <c r="A421">
+        <v>5142</v>
+      </c>
+      <c r="B421" t="s">
+        <v>791</v>
+      </c>
+      <c r="C421" t="s">
+        <v>792</v>
+      </c>
+      <c r="D421" t="s">
+        <v>792</v>
+      </c>
+      <c r="E421" t="s">
+        <v>17</v>
+      </c>
+      <c r="F421">
+        <v>2</v>
+      </c>
+      <c r="G421" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7">
+      <c r="A422">
+        <v>5162</v>
+      </c>
+      <c r="B422" t="s">
+        <v>356</v>
+      </c>
+      <c r="C422" t="s">
+        <v>793</v>
+      </c>
+      <c r="D422" t="s">
+        <v>793</v>
+      </c>
+      <c r="E422" t="s">
+        <v>30</v>
+      </c>
+      <c r="F422">
+        <v>28</v>
+      </c>
+      <c r="G422" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7">
+      <c r="A423">
+        <v>5156</v>
+      </c>
+      <c r="B423" t="s">
+        <v>794</v>
+      </c>
+      <c r="C423" t="s">
+        <v>795</v>
+      </c>
+      <c r="D423" t="s">
+        <v>795</v>
+      </c>
+      <c r="E423" t="s">
+        <v>30</v>
+      </c>
+      <c r="F423">
+        <v>27</v>
+      </c>
+      <c r="G423" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7">
+      <c r="A424">
+        <v>5153</v>
+      </c>
+      <c r="B424" t="s">
+        <v>796</v>
+      </c>
+      <c r="C424" t="s">
+        <v>797</v>
+      </c>
+      <c r="D424" t="s">
+        <v>797</v>
+      </c>
+      <c r="E424" t="s">
+        <v>30</v>
+      </c>
+      <c r="F424">
+        <v>5</v>
+      </c>
+      <c r="G424" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7">
+      <c r="A425">
+        <v>5701</v>
+      </c>
+      <c r="B425" t="s">
+        <v>798</v>
+      </c>
+      <c r="C425" t="s">
+        <v>799</v>
+      </c>
+      <c r="D425" t="s">
+        <v>799</v>
+      </c>
+      <c r="E425" t="s">
+        <v>30</v>
+      </c>
+      <c r="F425">
+        <v>38</v>
+      </c>
+      <c r="G425" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7">
+      <c r="A426">
+        <v>5158</v>
+      </c>
+      <c r="B426" t="s">
+        <v>800</v>
+      </c>
+      <c r="C426" t="s">
+        <v>801</v>
+      </c>
+      <c r="D426" t="s">
+        <v>801</v>
+      </c>
+      <c r="E426" t="s">
+        <v>30</v>
+      </c>
+      <c r="F426">
+        <v>9</v>
+      </c>
+      <c r="G426" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7">
+      <c r="A427">
+        <v>5155</v>
+      </c>
+      <c r="B427" t="s">
+        <v>802</v>
+      </c>
+      <c r="C427" t="s">
+        <v>803</v>
+      </c>
+      <c r="D427" t="s">
+        <v>803</v>
+      </c>
+      <c r="E427" t="s">
+        <v>30</v>
+      </c>
+      <c r="F427">
+        <v>21</v>
+      </c>
+      <c r="G427" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7">
+      <c r="A428">
+        <v>5154</v>
+      </c>
+      <c r="B428" t="s">
+        <v>804</v>
+      </c>
+      <c r="C428" t="s">
+        <v>805</v>
+      </c>
+      <c r="D428" t="s">
+        <v>805</v>
+      </c>
+      <c r="E428" t="s">
+        <v>30</v>
+      </c>
+      <c r="F428">
+        <v>8</v>
+      </c>
+      <c r="G428" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7">
+      <c r="A429">
+        <v>5159</v>
+      </c>
+      <c r="B429" t="s">
+        <v>580</v>
+      </c>
+      <c r="C429" t="s">
+        <v>806</v>
+      </c>
+      <c r="D429" t="s">
+        <v>806</v>
+      </c>
+      <c r="E429" t="s">
+        <v>52</v>
+      </c>
+      <c r="F429">
+        <v>10</v>
+      </c>
+      <c r="G429" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7">
+      <c r="A430">
+        <v>5161</v>
+      </c>
+      <c r="B430" t="s">
+        <v>807</v>
+      </c>
+      <c r="C430" t="s">
+        <v>808</v>
+      </c>
+      <c r="D430" t="s">
+        <v>808</v>
+      </c>
+      <c r="E430" t="s">
+        <v>52</v>
+      </c>
+      <c r="F430">
+        <v>19</v>
+      </c>
+      <c r="G430" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431">
+        <v>5163</v>
+      </c>
+      <c r="B431" t="s">
+        <v>809</v>
+      </c>
+      <c r="C431" t="s">
+        <v>810</v>
+      </c>
+      <c r="D431" t="s">
+        <v>810</v>
+      </c>
+      <c r="E431" t="s">
+        <v>52</v>
+      </c>
+      <c r="F431">
+        <v>29</v>
+      </c>
+      <c r="G431" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7">
+      <c r="A432">
+        <v>5160</v>
+      </c>
+      <c r="B432" t="s">
+        <v>811</v>
+      </c>
+      <c r="C432" t="s">
+        <v>812</v>
+      </c>
+      <c r="D432" t="s">
+        <v>812</v>
+      </c>
+      <c r="E432" t="s">
+        <v>52</v>
+      </c>
+      <c r="F432">
+        <v>11</v>
+      </c>
+      <c r="G432" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7">
+      <c r="A433">
+        <v>5157</v>
+      </c>
+      <c r="B433" t="s">
+        <v>580</v>
+      </c>
+      <c r="C433" t="s">
+        <v>813</v>
+      </c>
+      <c r="D433" t="s">
+        <v>813</v>
+      </c>
+      <c r="E433" t="s">
+        <v>52</v>
+      </c>
+      <c r="F433">
+        <v>7</v>
+      </c>
+      <c r="G433" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7">
+      <c r="A434">
+        <v>5165</v>
+      </c>
+      <c r="B434" t="s">
+        <v>814</v>
+      </c>
+      <c r="C434" t="s">
+        <v>815</v>
+      </c>
+      <c r="D434" t="s">
+        <v>815</v>
+      </c>
+      <c r="E434" t="s">
+        <v>9</v>
+      </c>
+      <c r="F434">
+        <v>12</v>
+      </c>
+      <c r="G434" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7">
+      <c r="A435">
+        <v>5732</v>
+      </c>
+      <c r="B435" t="s">
+        <v>11</v>
+      </c>
+      <c r="C435" t="s">
+        <v>817</v>
+      </c>
+      <c r="D435" t="s">
+        <v>817</v>
+      </c>
+      <c r="E435" t="s">
+        <v>9</v>
+      </c>
+      <c r="F435">
+        <v>50</v>
+      </c>
+      <c r="G435" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7">
+      <c r="A436">
+        <v>5164</v>
+      </c>
+      <c r="B436" t="s">
+        <v>818</v>
+      </c>
+      <c r="C436" t="s">
+        <v>819</v>
+      </c>
+      <c r="D436" t="s">
+        <v>819</v>
+      </c>
+      <c r="E436" t="s">
+        <v>9</v>
+      </c>
+      <c r="F436">
+        <v>1</v>
+      </c>
+      <c r="G436" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7">
+      <c r="A437">
+        <v>5172</v>
+      </c>
+      <c r="B437" t="s">
+        <v>820</v>
+      </c>
+      <c r="C437" t="s">
+        <v>821</v>
+      </c>
+      <c r="D437" t="s">
+        <v>821</v>
+      </c>
+      <c r="E437" t="s">
+        <v>17</v>
+      </c>
+      <c r="F437">
+        <v>24</v>
+      </c>
+      <c r="G437" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7">
+      <c r="A438">
+        <v>5169</v>
+      </c>
+      <c r="B438" t="s">
+        <v>822</v>
+      </c>
+      <c r="C438" t="s">
+        <v>823</v>
+      </c>
+      <c r="D438" t="s">
+        <v>823</v>
+      </c>
+      <c r="E438" t="s">
+        <v>17</v>
+      </c>
+      <c r="F438">
+        <v>15</v>
+      </c>
+      <c r="G438" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7">
+      <c r="A439">
+        <v>5166</v>
+      </c>
+      <c r="B439" t="s">
+        <v>824</v>
+      </c>
+      <c r="C439" t="s">
+        <v>825</v>
+      </c>
+      <c r="D439" t="s">
+        <v>825</v>
+      </c>
+      <c r="E439" t="s">
+        <v>17</v>
+      </c>
+      <c r="F439">
+        <v>2</v>
+      </c>
+      <c r="G439" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7">
+      <c r="A440">
+        <v>5174</v>
+      </c>
+      <c r="B440" t="s">
+        <v>826</v>
+      </c>
+      <c r="C440" t="s">
+        <v>827</v>
+      </c>
+      <c r="D440" t="s">
+        <v>827</v>
+      </c>
+      <c r="E440" t="s">
+        <v>17</v>
+      </c>
+      <c r="F440">
+        <v>38</v>
+      </c>
+      <c r="G440" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7">
+      <c r="A441">
+        <v>5171</v>
+      </c>
+      <c r="B441" t="s">
+        <v>828</v>
+      </c>
+      <c r="C441" t="s">
+        <v>829</v>
+      </c>
+      <c r="D441" t="s">
+        <v>829</v>
+      </c>
+      <c r="E441" t="s">
+        <v>17</v>
+      </c>
+      <c r="F441">
+        <v>23</v>
+      </c>
+      <c r="G441" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7">
+      <c r="A442">
+        <v>5168</v>
+      </c>
+      <c r="B442"/>
+      <c r="C442" t="s">
+        <v>830</v>
+      </c>
+      <c r="D442" t="s">
+        <v>830</v>
+      </c>
+      <c r="E442" t="s">
+        <v>17</v>
+      </c>
+      <c r="F442">
+        <v>4</v>
+      </c>
+      <c r="G442" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7">
+      <c r="A443">
+        <v>5173</v>
+      </c>
+      <c r="B443" t="s">
+        <v>831</v>
+      </c>
+      <c r="C443" t="s">
+        <v>832</v>
+      </c>
+      <c r="D443" t="s">
+        <v>832</v>
+      </c>
+      <c r="E443" t="s">
+        <v>17</v>
+      </c>
+      <c r="F443">
+        <v>26</v>
+      </c>
+      <c r="G443" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7">
+      <c r="A444">
+        <v>5170</v>
+      </c>
+      <c r="B444" t="s">
+        <v>833</v>
+      </c>
+      <c r="C444" t="s">
+        <v>834</v>
+      </c>
+      <c r="D444" t="s">
+        <v>834</v>
+      </c>
+      <c r="E444" t="s">
+        <v>17</v>
+      </c>
+      <c r="F444">
+        <v>22</v>
+      </c>
+      <c r="G444" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7">
+      <c r="A445">
+        <v>5167</v>
+      </c>
+      <c r="B445" t="s">
+        <v>553</v>
+      </c>
+      <c r="C445" t="s">
+        <v>835</v>
+      </c>
+      <c r="D445" t="s">
+        <v>835</v>
+      </c>
+      <c r="E445" t="s">
+        <v>17</v>
+      </c>
+      <c r="F445">
+        <v>3</v>
+      </c>
+      <c r="G445" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="A446">
+        <v>5181</v>
+      </c>
+      <c r="B446" t="s">
+        <v>836</v>
+      </c>
+      <c r="C446" t="s">
+        <v>837</v>
+      </c>
+      <c r="D446" t="s">
+        <v>837</v>
+      </c>
+      <c r="E446" t="s">
+        <v>30</v>
+      </c>
+      <c r="F446">
+        <v>19</v>
+      </c>
+      <c r="G446" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447">
+        <v>5178</v>
+      </c>
+      <c r="B447" t="s">
+        <v>838</v>
+      </c>
+      <c r="C447" t="s">
+        <v>839</v>
+      </c>
+      <c r="D447" t="s">
+        <v>839</v>
+      </c>
+      <c r="E447" t="s">
+        <v>30</v>
+      </c>
+      <c r="F447">
+        <v>11</v>
+      </c>
+      <c r="G447" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="A448">
+        <v>5175</v>
+      </c>
+      <c r="B448" t="s">
+        <v>840</v>
+      </c>
+      <c r="C448" t="s">
+        <v>841</v>
+      </c>
+      <c r="D448" t="s">
+        <v>841</v>
+      </c>
+      <c r="E448" t="s">
+        <v>30</v>
+      </c>
+      <c r="F448">
+        <v>6</v>
+      </c>
+      <c r="G448" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7">
+      <c r="A449">
+        <v>5186</v>
+      </c>
+      <c r="B449" t="s">
+        <v>842</v>
+      </c>
+      <c r="C449" t="s">
+        <v>843</v>
+      </c>
+      <c r="D449" t="s">
+        <v>843</v>
+      </c>
+      <c r="E449" t="s">
+        <v>30</v>
+      </c>
+      <c r="F449">
+        <v>28</v>
+      </c>
+      <c r="G449" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7">
+      <c r="A450">
+        <v>5183</v>
+      </c>
+      <c r="B450" t="s">
+        <v>844</v>
+      </c>
+      <c r="C450" t="s">
+        <v>845</v>
+      </c>
+      <c r="D450" t="s">
+        <v>845</v>
+      </c>
+      <c r="E450" t="s">
+        <v>30</v>
+      </c>
+      <c r="F450">
+        <v>7</v>
+      </c>
+      <c r="G450" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7">
+      <c r="A451">
+        <v>5180</v>
+      </c>
+      <c r="B451" t="s">
+        <v>846</v>
+      </c>
+      <c r="C451" t="s">
+        <v>847</v>
+      </c>
+      <c r="D451" t="s">
+        <v>847</v>
+      </c>
+      <c r="E451" t="s">
+        <v>30</v>
+      </c>
+      <c r="F451">
+        <v>17</v>
+      </c>
+      <c r="G451" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7">
+      <c r="A452">
+        <v>5177</v>
+      </c>
+      <c r="B452" t="s">
+        <v>848</v>
+      </c>
+      <c r="C452" t="s">
+        <v>849</v>
+      </c>
+      <c r="D452" t="s">
+        <v>849</v>
+      </c>
+      <c r="E452" t="s">
+        <v>30</v>
+      </c>
+      <c r="F452">
+        <v>10</v>
+      </c>
+      <c r="G452" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453">
+        <v>5182</v>
+      </c>
+      <c r="B453" t="s">
+        <v>694</v>
+      </c>
+      <c r="C453" t="s">
+        <v>850</v>
+      </c>
+      <c r="D453" t="s">
+        <v>850</v>
+      </c>
+      <c r="E453" t="s">
+        <v>30</v>
+      </c>
+      <c r="F453">
+        <v>21</v>
+      </c>
+      <c r="G453" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454">
+        <v>5179</v>
+      </c>
+      <c r="B454" t="s">
+        <v>851</v>
+      </c>
+      <c r="C454" t="s">
+        <v>852</v>
+      </c>
+      <c r="D454" t="s">
+        <v>852</v>
+      </c>
+      <c r="E454" t="s">
+        <v>30</v>
+      </c>
+      <c r="F454">
+        <v>14</v>
+      </c>
+      <c r="G454" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7">
+      <c r="A455">
+        <v>5176</v>
+      </c>
+      <c r="B455" t="s">
+        <v>230</v>
+      </c>
+      <c r="C455" t="s">
+        <v>853</v>
+      </c>
+      <c r="D455" t="s">
+        <v>853</v>
+      </c>
+      <c r="E455" t="s">
+        <v>30</v>
+      </c>
+      <c r="F455">
+        <v>8</v>
+      </c>
+      <c r="G455" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7">
+      <c r="A456">
+        <v>5187</v>
+      </c>
+      <c r="B456" t="s">
+        <v>854</v>
+      </c>
+      <c r="C456" t="s">
+        <v>855</v>
+      </c>
+      <c r="D456" t="s">
+        <v>855</v>
+      </c>
+      <c r="E456" t="s">
+        <v>52</v>
+      </c>
+      <c r="F456">
+        <v>35</v>
+      </c>
+      <c r="G456" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7">
+      <c r="A457">
+        <v>5184</v>
+      </c>
+      <c r="B457" t="s">
+        <v>856</v>
+      </c>
+      <c r="C457" t="s">
+        <v>857</v>
+      </c>
+      <c r="D457" t="s">
+        <v>857</v>
+      </c>
+      <c r="E457" t="s">
+        <v>52</v>
+      </c>
+      <c r="F457">
+        <v>9</v>
+      </c>
+      <c r="G457" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7">
+      <c r="A458">
+        <v>5185</v>
+      </c>
+      <c r="B458" t="s">
+        <v>858</v>
+      </c>
+      <c r="C458" t="s">
+        <v>859</v>
+      </c>
+      <c r="D458" t="s">
+        <v>859</v>
+      </c>
+      <c r="E458" t="s">
+        <v>52</v>
+      </c>
+      <c r="F458">
+        <v>18</v>
+      </c>
+      <c r="G458" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7">
+      <c r="A459">
+        <v>5189</v>
+      </c>
+      <c r="B459" t="s">
+        <v>860</v>
+      </c>
+      <c r="C459" t="s">
+        <v>861</v>
+      </c>
+      <c r="D459" t="s">
+        <v>861</v>
+      </c>
+      <c r="E459" t="s">
+        <v>9</v>
+      </c>
+      <c r="F459">
+        <v>25</v>
+      </c>
+      <c r="G459" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460">
+        <v>5191</v>
+      </c>
+      <c r="B460" t="s">
+        <v>863</v>
+      </c>
+      <c r="C460" t="s">
+        <v>864</v>
+      </c>
+      <c r="D460" t="s">
+        <v>864</v>
+      </c>
+      <c r="E460" t="s">
+        <v>9</v>
+      </c>
+      <c r="F460">
+        <v>56</v>
+      </c>
+      <c r="G460" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461">
+        <v>5188</v>
+      </c>
+      <c r="B461" t="s">
+        <v>865</v>
+      </c>
+      <c r="C461" t="s">
+        <v>866</v>
+      </c>
+      <c r="D461" t="s">
+        <v>867</v>
+      </c>
+      <c r="E461" t="s">
+        <v>9</v>
+      </c>
+      <c r="F461">
+        <v>1</v>
+      </c>
+      <c r="G461" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="A462">
+        <v>5190</v>
+      </c>
+      <c r="B462" t="s">
+        <v>481</v>
+      </c>
+      <c r="C462" t="s">
+        <v>868</v>
+      </c>
+      <c r="D462" t="s">
+        <v>868</v>
+      </c>
+      <c r="E462" t="s">
+        <v>9</v>
+      </c>
+      <c r="F462">
+        <v>28</v>
+      </c>
+      <c r="G462" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463">
+        <v>5192</v>
+      </c>
+      <c r="B463" t="s">
+        <v>869</v>
+      </c>
+      <c r="C463" t="s">
+        <v>360</v>
+      </c>
+      <c r="D463" t="s">
+        <v>360</v>
+      </c>
+      <c r="E463" t="s">
+        <v>17</v>
+      </c>
+      <c r="F463">
+        <v>2</v>
+      </c>
+      <c r="G463" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464">
+        <v>5200</v>
+      </c>
+      <c r="B464" t="s">
+        <v>870</v>
+      </c>
+      <c r="C464" t="s">
+        <v>871</v>
+      </c>
+      <c r="D464" t="s">
+        <v>871</v>
+      </c>
+      <c r="E464" t="s">
+        <v>17</v>
+      </c>
+      <c r="F464">
+        <v>33</v>
+      </c>
+      <c r="G464" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="A465">
+        <v>5197</v>
+      </c>
+      <c r="B465" t="s">
+        <v>872</v>
+      </c>
+      <c r="C465" t="s">
+        <v>873</v>
+      </c>
+      <c r="D465" t="s">
+        <v>873</v>
+      </c>
+      <c r="E465" t="s">
+        <v>17</v>
+      </c>
+      <c r="F465">
+        <v>15</v>
+      </c>
+      <c r="G465" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7">
+      <c r="A466">
+        <v>5194</v>
+      </c>
+      <c r="B466" t="s">
+        <v>874</v>
+      </c>
+      <c r="C466" t="s">
+        <v>875</v>
+      </c>
+      <c r="D466" t="s">
+        <v>875</v>
+      </c>
+      <c r="E466" t="s">
+        <v>17</v>
+      </c>
+      <c r="F466">
+        <v>5</v>
+      </c>
+      <c r="G466" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7">
+      <c r="A467">
+        <v>5202</v>
+      </c>
+      <c r="B467" t="s">
+        <v>831</v>
+      </c>
+      <c r="C467" t="s">
+        <v>876</v>
+      </c>
+      <c r="D467" t="s">
+        <v>876</v>
+      </c>
+      <c r="E467" t="s">
+        <v>17</v>
+      </c>
+      <c r="F467">
+        <v>52</v>
+      </c>
+      <c r="G467" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7">
+      <c r="A468">
+        <v>5199</v>
+      </c>
+      <c r="B468" t="s">
+        <v>877</v>
+      </c>
+      <c r="C468" t="s">
+        <v>878</v>
+      </c>
+      <c r="D468" t="s">
+        <v>878</v>
+      </c>
+      <c r="E468" t="s">
+        <v>17</v>
+      </c>
+      <c r="F468">
+        <v>30</v>
+      </c>
+      <c r="G468" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="A469">
+        <v>5196</v>
+      </c>
+      <c r="B469" t="s">
+        <v>879</v>
+      </c>
+      <c r="C469" t="s">
+        <v>880</v>
+      </c>
+      <c r="D469" t="s">
+        <v>880</v>
+      </c>
+      <c r="E469" t="s">
+        <v>17</v>
+      </c>
+      <c r="F469">
+        <v>12</v>
+      </c>
+      <c r="G469" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="A470">
+        <v>5193</v>
+      </c>
+      <c r="B470" t="s">
+        <v>881</v>
+      </c>
+      <c r="C470" t="s">
+        <v>882</v>
+      </c>
+      <c r="D470" t="s">
+        <v>882</v>
+      </c>
+      <c r="E470" t="s">
+        <v>17</v>
+      </c>
+      <c r="F470">
+        <v>4</v>
+      </c>
+      <c r="G470" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7">
+      <c r="A471">
+        <v>5201</v>
+      </c>
+      <c r="B471" t="s">
+        <v>883</v>
+      </c>
+      <c r="C471" t="s">
+        <v>884</v>
+      </c>
+      <c r="D471" t="s">
+        <v>884</v>
+      </c>
+      <c r="E471" t="s">
+        <v>17</v>
+      </c>
+      <c r="F471">
+        <v>44</v>
+      </c>
+      <c r="G471" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472">
+        <v>5198</v>
+      </c>
+      <c r="B472" t="s">
+        <v>885</v>
+      </c>
+      <c r="C472" t="s">
+        <v>886</v>
+      </c>
+      <c r="D472" t="s">
+        <v>886</v>
+      </c>
+      <c r="E472" t="s">
+        <v>17</v>
+      </c>
+      <c r="F472">
+        <v>21</v>
+      </c>
+      <c r="G472" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7">
+      <c r="A473">
+        <v>5195</v>
+      </c>
+      <c r="B473" t="s">
+        <v>887</v>
+      </c>
+      <c r="C473" t="s">
+        <v>888</v>
+      </c>
+      <c r="D473" t="s">
+        <v>888</v>
+      </c>
+      <c r="E473" t="s">
+        <v>17</v>
+      </c>
+      <c r="F473">
+        <v>6</v>
+      </c>
+      <c r="G473" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7">
+      <c r="A474">
+        <v>5720</v>
+      </c>
+      <c r="B474" t="s">
+        <v>889</v>
+      </c>
+      <c r="C474" t="s">
+        <v>890</v>
+      </c>
+      <c r="D474" t="s">
+        <v>890</v>
+      </c>
+      <c r="E474" t="s">
+        <v>30</v>
+      </c>
+      <c r="F474">
+        <v>42</v>
+      </c>
+      <c r="G474" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475">
+        <v>5206</v>
+      </c>
+      <c r="B475" t="s">
+        <v>891</v>
+      </c>
+      <c r="C475" t="s">
+        <v>892</v>
+      </c>
+      <c r="D475" t="s">
+        <v>892</v>
+      </c>
+      <c r="E475" t="s">
+        <v>30</v>
+      </c>
+      <c r="F475">
+        <v>23</v>
+      </c>
+      <c r="G475" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7">
+      <c r="A476">
+        <v>5203</v>
+      </c>
+      <c r="B476" t="s">
+        <v>580</v>
+      </c>
+      <c r="C476" t="s">
+        <v>893</v>
+      </c>
+      <c r="D476" t="s">
+        <v>893</v>
+      </c>
+      <c r="E476" t="s">
+        <v>30</v>
+      </c>
+      <c r="F476">
+        <v>7</v>
+      </c>
+      <c r="G476" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="A477">
+        <v>5692</v>
+      </c>
+      <c r="B477" t="s">
+        <v>894</v>
+      </c>
+      <c r="C477" t="s">
+        <v>895</v>
+      </c>
+      <c r="D477" t="s">
+        <v>895</v>
+      </c>
+      <c r="E477" t="s">
+        <v>30</v>
+      </c>
+      <c r="F477">
+        <v>67</v>
+      </c>
+      <c r="G477" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7">
+      <c r="A478">
+        <v>5208</v>
+      </c>
+      <c r="B478" t="s">
+        <v>106</v>
+      </c>
+      <c r="C478" t="s">
+        <v>896</v>
+      </c>
+      <c r="D478" t="s">
+        <v>896</v>
+      </c>
+      <c r="E478" t="s">
+        <v>30</v>
+      </c>
+      <c r="F478">
+        <v>53</v>
+      </c>
+      <c r="G478" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7">
+      <c r="A479">
+        <v>5205</v>
+      </c>
+      <c r="B479" t="s">
+        <v>897</v>
+      </c>
+      <c r="C479" t="s">
+        <v>898</v>
+      </c>
+      <c r="D479" t="s">
+        <v>898</v>
+      </c>
+      <c r="E479" t="s">
+        <v>30</v>
+      </c>
+      <c r="F479">
+        <v>10</v>
+      </c>
+      <c r="G479" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7">
+      <c r="A480">
+        <v>5210</v>
+      </c>
+      <c r="B480" t="s">
+        <v>899</v>
+      </c>
+      <c r="C480" t="s">
+        <v>900</v>
+      </c>
+      <c r="D480" t="s">
+        <v>900</v>
+      </c>
+      <c r="E480" t="s">
+        <v>30</v>
+      </c>
+      <c r="F480">
+        <v>18</v>
+      </c>
+      <c r="G480" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7">
+      <c r="A481">
+        <v>5207</v>
+      </c>
+      <c r="B481" t="s">
+        <v>901</v>
+      </c>
+      <c r="C481" t="s">
+        <v>902</v>
+      </c>
+      <c r="D481" t="s">
+        <v>902</v>
+      </c>
+      <c r="E481" t="s">
+        <v>30</v>
+      </c>
+      <c r="F481">
+        <v>38</v>
+      </c>
+      <c r="G481" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7">
+      <c r="A482">
+        <v>5204</v>
+      </c>
+      <c r="B482" t="s">
+        <v>257</v>
+      </c>
+      <c r="C482" t="s">
+        <v>903</v>
+      </c>
+      <c r="D482" t="s">
+        <v>903</v>
+      </c>
+      <c r="E482" t="s">
+        <v>30</v>
+      </c>
+      <c r="F482">
+        <v>8</v>
+      </c>
+      <c r="G482" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7">
+      <c r="A483">
+        <v>5212</v>
+      </c>
+      <c r="B483" t="s">
+        <v>904</v>
+      </c>
+      <c r="C483" t="s">
+        <v>905</v>
+      </c>
+      <c r="D483" t="s">
+        <v>905</v>
+      </c>
+      <c r="E483" t="s">
+        <v>52</v>
+      </c>
+      <c r="F483">
+        <v>29</v>
+      </c>
+      <c r="G483" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7">
+      <c r="A484">
+        <v>5209</v>
+      </c>
+      <c r="B484" t="s">
+        <v>198</v>
+      </c>
+      <c r="C484" t="s">
+        <v>906</v>
+      </c>
+      <c r="D484" t="s">
+        <v>906</v>
+      </c>
+      <c r="E484" t="s">
+        <v>52</v>
+      </c>
+      <c r="F484">
+        <v>9</v>
+      </c>
+      <c r="G484" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7">
+      <c r="A485">
+        <v>5211</v>
+      </c>
+      <c r="B485" t="s">
+        <v>458</v>
+      </c>
+      <c r="C485" t="s">
+        <v>907</v>
+      </c>
+      <c r="D485" t="s">
+        <v>907</v>
+      </c>
+      <c r="E485" t="s">
+        <v>52</v>
+      </c>
+      <c r="F485">
+        <v>22</v>
+      </c>
+      <c r="G485" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7">
+      <c r="A486">
+        <v>5683</v>
+      </c>
+      <c r="B486" t="s">
+        <v>908</v>
+      </c>
+      <c r="C486" t="s">
+        <v>909</v>
+      </c>
+      <c r="D486" t="s">
+        <v>909</v>
+      </c>
+      <c r="E486" t="s">
+        <v>52</v>
+      </c>
+      <c r="F486">
+        <v>73</v>
+      </c>
+      <c r="G486" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7">
+      <c r="A487">
+        <v>5215</v>
+      </c>
+      <c r="B487" t="s">
+        <v>910</v>
+      </c>
+      <c r="C487" t="s">
+        <v>911</v>
+      </c>
+      <c r="D487" t="s">
+        <v>911</v>
+      </c>
+      <c r="E487" t="s">
+        <v>9</v>
+      </c>
+      <c r="F487">
+        <v>28</v>
+      </c>
+      <c r="G487" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488">
+        <v>5214</v>
+      </c>
+      <c r="B488" t="s">
+        <v>724</v>
+      </c>
+      <c r="C488" t="s">
+        <v>913</v>
+      </c>
+      <c r="D488" t="s">
+        <v>913</v>
+      </c>
+      <c r="E488" t="s">
+        <v>9</v>
+      </c>
+      <c r="F488">
+        <v>13</v>
+      </c>
+      <c r="G488" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7">
+      <c r="A489">
+        <v>5216</v>
+      </c>
+      <c r="B489" t="s">
+        <v>914</v>
+      </c>
+      <c r="C489" t="s">
+        <v>915</v>
+      </c>
+      <c r="D489" t="s">
+        <v>915</v>
+      </c>
+      <c r="E489" t="s">
+        <v>9</v>
+      </c>
+      <c r="F489">
+        <v>94</v>
+      </c>
+      <c r="G489" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7">
+      <c r="A490">
+        <v>5213</v>
+      </c>
+      <c r="B490" t="s">
+        <v>916</v>
+      </c>
+      <c r="C490" t="s">
+        <v>917</v>
+      </c>
+      <c r="D490" t="s">
+        <v>917</v>
+      </c>
+      <c r="E490" t="s">
+        <v>9</v>
+      </c>
+      <c r="F490">
+        <v>1</v>
+      </c>
+      <c r="G490" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7">
+      <c r="A491">
+        <v>5221</v>
+      </c>
+      <c r="B491" t="s">
+        <v>918</v>
+      </c>
+      <c r="C491" t="s">
+        <v>919</v>
+      </c>
+      <c r="D491" t="s">
+        <v>919</v>
+      </c>
+      <c r="E491" t="s">
+        <v>17</v>
+      </c>
+      <c r="F491">
+        <v>24</v>
+      </c>
+      <c r="G491" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7">
+      <c r="A492">
+        <v>5218</v>
+      </c>
+      <c r="B492" t="s">
+        <v>166</v>
+      </c>
+      <c r="C492" t="s">
+        <v>920</v>
+      </c>
+      <c r="D492" t="s">
+        <v>920</v>
+      </c>
+      <c r="E492" t="s">
+        <v>17</v>
+      </c>
+      <c r="F492">
+        <v>6</v>
+      </c>
+      <c r="G492" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7">
+      <c r="A493">
+        <v>5223</v>
+      </c>
+      <c r="B493" t="s">
+        <v>921</v>
+      </c>
+      <c r="C493" t="s">
+        <v>922</v>
+      </c>
+      <c r="D493" t="s">
+        <v>922</v>
+      </c>
+      <c r="E493" t="s">
+        <v>17</v>
+      </c>
+      <c r="F493">
+        <v>82</v>
+      </c>
+      <c r="G493" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7">
+      <c r="A494">
+        <v>5220</v>
+      </c>
+      <c r="B494" t="s">
+        <v>923</v>
+      </c>
+      <c r="C494" t="s">
+        <v>924</v>
+      </c>
+      <c r="D494" t="s">
+        <v>924</v>
+      </c>
+      <c r="E494" t="s">
+        <v>17</v>
+      </c>
+      <c r="F494">
+        <v>22</v>
+      </c>
+      <c r="G494" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7">
+      <c r="A495">
+        <v>5217</v>
+      </c>
+      <c r="B495" t="s">
+        <v>925</v>
+      </c>
+      <c r="C495" t="s">
+        <v>926</v>
+      </c>
+      <c r="D495" t="s">
+        <v>926</v>
+      </c>
+      <c r="E495" t="s">
+        <v>17</v>
+      </c>
+      <c r="F495">
+        <v>3</v>
+      </c>
+      <c r="G495" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7">
+      <c r="A496">
+        <v>5222</v>
+      </c>
+      <c r="B496" t="s">
+        <v>927</v>
+      </c>
+      <c r="C496" t="s">
+        <v>928</v>
+      </c>
+      <c r="D496" t="s">
+        <v>928</v>
+      </c>
+      <c r="E496" t="s">
+        <v>17</v>
+      </c>
+      <c r="F496">
+        <v>45</v>
+      </c>
+      <c r="G496" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7">
+      <c r="A497">
+        <v>5219</v>
+      </c>
+      <c r="B497" t="s">
+        <v>929</v>
+      </c>
+      <c r="C497" t="s">
+        <v>930</v>
+      </c>
+      <c r="D497" t="s">
+        <v>930</v>
+      </c>
+      <c r="E497" t="s">
+        <v>17</v>
+      </c>
+      <c r="F497">
+        <v>21</v>
+      </c>
+      <c r="G497" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7">
+      <c r="A498">
+        <v>5750</v>
+      </c>
+      <c r="B498" t="s">
+        <v>931</v>
+      </c>
+      <c r="C498" t="s">
+        <v>932</v>
+      </c>
+      <c r="D498" t="s">
+        <v>932</v>
+      </c>
+      <c r="E498" t="s">
+        <v>17</v>
+      </c>
+      <c r="F498">
+        <v>61</v>
+      </c>
+      <c r="G498" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7">
+      <c r="A499">
+        <v>5721</v>
+      </c>
+      <c r="B499" t="s">
+        <v>226</v>
+      </c>
+      <c r="C499" t="s">
+        <v>933</v>
+      </c>
+      <c r="D499" t="s">
+        <v>933</v>
+      </c>
+      <c r="E499" t="s">
+        <v>17</v>
+      </c>
+      <c r="F499">
+        <v>33</v>
+      </c>
+      <c r="G499" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7">
+      <c r="A500">
+        <v>5232</v>
+      </c>
+      <c r="B500" t="s">
+        <v>934</v>
+      </c>
+      <c r="C500" t="s">
+        <v>337</v>
+      </c>
+      <c r="D500" t="s">
+        <v>337</v>
+      </c>
+      <c r="E500" t="s">
+        <v>30</v>
+      </c>
+      <c r="F500">
+        <v>7</v>
+      </c>
+      <c r="G500" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7">
+      <c r="A501">
+        <v>5229</v>
+      </c>
+      <c r="B501" t="s">
+        <v>935</v>
+      </c>
+      <c r="C501" t="s">
+        <v>936</v>
+      </c>
+      <c r="D501" t="s">
+        <v>936</v>
+      </c>
+      <c r="E501" t="s">
+        <v>30</v>
+      </c>
+      <c r="F501">
+        <v>27</v>
+      </c>
+      <c r="G501" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7">
+      <c r="A502">
+        <v>5226</v>
+      </c>
+      <c r="B502" t="s">
+        <v>929</v>
+      </c>
+      <c r="C502" t="s">
+        <v>937</v>
+      </c>
+      <c r="D502" t="s">
+        <v>937</v>
+      </c>
+      <c r="E502" t="s">
+        <v>30</v>
+      </c>
+      <c r="F502">
+        <v>10</v>
+      </c>
+      <c r="G502" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7">
+      <c r="A503">
+        <v>5234</v>
+      </c>
+      <c r="B503" t="s">
+        <v>938</v>
+      </c>
+      <c r="C503" t="s">
+        <v>939</v>
+      </c>
+      <c r="D503" t="s">
+        <v>940</v>
+      </c>
+      <c r="E503" t="s">
+        <v>30</v>
+      </c>
+      <c r="F503">
+        <v>37</v>
+      </c>
+      <c r="G503" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7">
+      <c r="A504">
+        <v>5231</v>
+      </c>
+      <c r="B504" t="s">
+        <v>941</v>
+      </c>
+      <c r="C504" t="s">
+        <v>942</v>
+      </c>
+      <c r="D504" t="s">
+        <v>942</v>
+      </c>
+      <c r="E504" t="s">
+        <v>30</v>
+      </c>
+      <c r="F504">
+        <v>47</v>
+      </c>
+      <c r="G504" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7">
+      <c r="A505">
+        <v>5228</v>
+      </c>
+      <c r="B505" t="s">
+        <v>228</v>
+      </c>
+      <c r="C505" t="s">
+        <v>943</v>
+      </c>
+      <c r="D505" t="s">
+        <v>944</v>
+      </c>
+      <c r="E505" t="s">
+        <v>30</v>
+      </c>
+      <c r="F505">
+        <v>17</v>
+      </c>
+      <c r="G505" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7">
+      <c r="A506">
+        <v>5225</v>
+      </c>
+      <c r="B506" t="s">
+        <v>945</v>
+      </c>
+      <c r="C506" t="s">
+        <v>946</v>
+      </c>
+      <c r="D506" t="s">
+        <v>946</v>
+      </c>
+      <c r="E506" t="s">
+        <v>30</v>
+      </c>
+      <c r="F506">
+        <v>8</v>
+      </c>
+      <c r="G506" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7">
+      <c r="A507">
+        <v>5230</v>
+      </c>
+      <c r="B507" t="s">
+        <v>947</v>
+      </c>
+      <c r="C507" t="s">
+        <v>948</v>
+      </c>
+      <c r="D507" t="s">
+        <v>948</v>
+      </c>
+      <c r="E507" t="s">
+        <v>30</v>
+      </c>
+      <c r="F507">
+        <v>32</v>
+      </c>
+      <c r="G507" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7">
+      <c r="A508">
+        <v>5227</v>
+      </c>
+      <c r="B508" t="s">
+        <v>949</v>
+      </c>
+      <c r="C508" t="s">
+        <v>950</v>
+      </c>
+      <c r="D508" t="s">
+        <v>950</v>
+      </c>
+      <c r="E508" t="s">
+        <v>30</v>
+      </c>
+      <c r="F508">
+        <v>11</v>
+      </c>
+      <c r="G508" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7">
+      <c r="A509">
+        <v>5224</v>
+      </c>
+      <c r="B509" t="s">
+        <v>951</v>
+      </c>
+      <c r="C509" t="s">
+        <v>952</v>
+      </c>
+      <c r="D509" t="s">
+        <v>952</v>
+      </c>
+      <c r="E509" t="s">
+        <v>30</v>
+      </c>
+      <c r="F509">
+        <v>5</v>
+      </c>
+      <c r="G509" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7">
+      <c r="A510">
+        <v>5749</v>
+      </c>
+      <c r="B510" t="s">
+        <v>953</v>
+      </c>
+      <c r="C510" t="s">
+        <v>954</v>
+      </c>
+      <c r="D510" t="s">
+        <v>954</v>
+      </c>
+      <c r="E510" t="s">
+        <v>52</v>
+      </c>
+      <c r="F510">
+        <v>75</v>
+      </c>
+      <c r="G510" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7">
+      <c r="A511">
+        <v>5235</v>
+      </c>
+      <c r="B511" t="s">
+        <v>955</v>
+      </c>
+      <c r="C511" t="s">
+        <v>956</v>
+      </c>
+      <c r="D511" t="s">
+        <v>956</v>
+      </c>
+      <c r="E511" t="s">
+        <v>52</v>
+      </c>
+      <c r="F511">
+        <v>42</v>
+      </c>
+      <c r="G511" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7">
+      <c r="A512">
+        <v>5733</v>
+      </c>
+      <c r="B512" t="s">
+        <v>901</v>
+      </c>
+      <c r="C512" t="s">
+        <v>957</v>
+      </c>
+      <c r="D512" t="s">
+        <v>957</v>
+      </c>
+      <c r="E512" t="s">
+        <v>52</v>
+      </c>
+      <c r="F512">
+        <v>56</v>
+      </c>
+      <c r="G512" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7">
+      <c r="A513">
+        <v>5233</v>
+      </c>
+      <c r="B513" t="s">
+        <v>958</v>
+      </c>
+      <c r="C513" t="s">
+        <v>959</v>
+      </c>
+      <c r="D513" t="s">
+        <v>959</v>
+      </c>
+      <c r="E513" t="s">
+        <v>52</v>
+      </c>
+      <c r="F513">
+        <v>9</v>
+      </c>
+      <c r="G513" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7">
+      <c r="A514">
+        <v>5237</v>
+      </c>
+      <c r="B514" t="s">
+        <v>960</v>
+      </c>
+      <c r="C514" t="s">
+        <v>961</v>
+      </c>
+      <c r="D514" t="s">
+        <v>961</v>
+      </c>
+      <c r="E514" t="s">
+        <v>9</v>
+      </c>
+      <c r="F514">
+        <v>12</v>
+      </c>
+      <c r="G514" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7">
+      <c r="A515">
+        <v>5239</v>
+      </c>
+      <c r="B515" t="s">
+        <v>963</v>
+      </c>
+      <c r="C515" t="s">
+        <v>964</v>
+      </c>
+      <c r="D515" t="s">
+        <v>964</v>
+      </c>
+      <c r="E515" t="s">
+        <v>9</v>
+      </c>
+      <c r="F515">
+        <v>45</v>
+      </c>
+      <c r="G515" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7">
+      <c r="A516">
+        <v>5236</v>
+      </c>
+      <c r="B516" t="s">
+        <v>965</v>
+      </c>
+      <c r="C516" t="s">
+        <v>966</v>
+      </c>
+      <c r="D516" t="s">
+        <v>966</v>
+      </c>
+      <c r="E516" t="s">
+        <v>9</v>
+      </c>
+      <c r="F516">
+        <v>1</v>
+      </c>
+      <c r="G516" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7">
+      <c r="A517">
+        <v>5238</v>
+      </c>
+      <c r="B517" t="s">
+        <v>340</v>
+      </c>
+      <c r="C517" t="s">
+        <v>967</v>
+      </c>
+      <c r="D517" t="s">
+        <v>967</v>
+      </c>
+      <c r="E517" t="s">
+        <v>9</v>
+      </c>
+      <c r="F517">
+        <v>22</v>
+      </c>
+      <c r="G517" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7">
+      <c r="A518">
+        <v>5246</v>
+      </c>
+      <c r="B518" t="s">
+        <v>883</v>
+      </c>
+      <c r="C518" t="s">
+        <v>968</v>
+      </c>
+      <c r="D518" t="s">
+        <v>968</v>
+      </c>
+      <c r="E518" t="s">
+        <v>17</v>
+      </c>
+      <c r="F518">
+        <v>23</v>
+      </c>
+      <c r="G518" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7">
+      <c r="A519">
+        <v>5243</v>
+      </c>
+      <c r="B519" t="s">
+        <v>349</v>
+      </c>
+      <c r="C519" t="s">
+        <v>969</v>
+      </c>
+      <c r="D519" t="s">
+        <v>969</v>
+      </c>
+      <c r="E519" t="s">
+        <v>17</v>
+      </c>
+      <c r="F519">
+        <v>5</v>
+      </c>
+      <c r="G519" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7">
+      <c r="A520">
+        <v>5240</v>
+      </c>
+      <c r="B520" t="s">
+        <v>970</v>
+      </c>
+      <c r="C520" t="s">
+        <v>971</v>
+      </c>
+      <c r="D520" t="s">
+        <v>971</v>
+      </c>
+      <c r="E520" t="s">
+        <v>17</v>
+      </c>
+      <c r="F520">
+        <v>2</v>
+      </c>
+      <c r="G520" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7">
+      <c r="A521">
+        <v>5245</v>
+      </c>
+      <c r="B521" t="s">
+        <v>202</v>
+      </c>
+      <c r="C521" t="s">
+        <v>972</v>
+      </c>
+      <c r="D521" t="s">
+        <v>972</v>
+      </c>
+      <c r="E521" t="s">
+        <v>17</v>
+      </c>
+      <c r="F521">
+        <v>13</v>
+      </c>
+      <c r="G521" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7">
+      <c r="A522">
+        <v>5242</v>
+      </c>
+      <c r="B522" t="s">
+        <v>973</v>
+      </c>
+      <c r="C522" t="s">
+        <v>974</v>
+      </c>
+      <c r="D522" t="s">
+        <v>974</v>
+      </c>
+      <c r="E522" t="s">
+        <v>17</v>
+      </c>
+      <c r="F522">
+        <v>4</v>
+      </c>
+      <c r="G522" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7">
+      <c r="A523">
+        <v>5244</v>
+      </c>
+      <c r="B523" t="s">
+        <v>975</v>
+      </c>
+      <c r="C523" t="s">
+        <v>689</v>
+      </c>
+      <c r="D523" t="s">
+        <v>689</v>
+      </c>
+      <c r="E523" t="s">
+        <v>17</v>
+      </c>
+      <c r="F523">
+        <v>6</v>
+      </c>
+      <c r="G523" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7">
+      <c r="A524">
+        <v>5241</v>
+      </c>
+      <c r="B524" t="s">
+        <v>976</v>
+      </c>
+      <c r="C524" t="s">
+        <v>977</v>
+      </c>
+      <c r="D524" t="s">
+        <v>977</v>
+      </c>
+      <c r="E524" t="s">
+        <v>17</v>
+      </c>
+      <c r="F524">
+        <v>3</v>
+      </c>
+      <c r="G524" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7">
+      <c r="A525">
+        <v>5700</v>
+      </c>
+      <c r="B525" t="s">
+        <v>349</v>
+      </c>
+      <c r="C525" t="s">
+        <v>978</v>
+      </c>
+      <c r="D525" t="s">
+        <v>978</v>
+      </c>
+      <c r="E525" t="s">
+        <v>17</v>
+      </c>
+      <c r="F525">
+        <v>41</v>
+      </c>
+      <c r="G525" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7">
+      <c r="A526">
+        <v>5697</v>
+      </c>
+      <c r="B526" t="s">
+        <v>979</v>
+      </c>
+      <c r="C526" t="s">
+        <v>980</v>
+      </c>
+      <c r="D526" t="s">
+        <v>980</v>
+      </c>
+      <c r="E526" t="s">
+        <v>17</v>
+      </c>
+      <c r="F526">
+        <v>15</v>
+      </c>
+      <c r="G526" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7">
+      <c r="A527">
+        <v>5249</v>
+      </c>
+      <c r="B527" t="s">
+        <v>981</v>
+      </c>
+      <c r="C527" t="s">
+        <v>834</v>
+      </c>
+      <c r="D527" t="s">
+        <v>834</v>
+      </c>
+      <c r="E527" t="s">
+        <v>30</v>
+      </c>
+      <c r="F527">
+        <v>17</v>
+      </c>
+      <c r="G527" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7">
+      <c r="A528">
+        <v>5257</v>
+      </c>
+      <c r="B528" t="s">
+        <v>982</v>
+      </c>
+      <c r="C528" t="s">
+        <v>983</v>
+      </c>
+      <c r="D528" t="s">
+        <v>983</v>
+      </c>
+      <c r="E528" t="s">
+        <v>30</v>
+      </c>
+      <c r="F528">
+        <v>16</v>
+      </c>
+      <c r="G528" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7">
+      <c r="A529">
+        <v>5251</v>
+      </c>
+      <c r="B529" t="s">
+        <v>485</v>
+      </c>
+      <c r="C529" t="s">
+        <v>984</v>
+      </c>
+      <c r="D529" t="s">
+        <v>984</v>
+      </c>
+      <c r="E529" t="s">
+        <v>30</v>
+      </c>
+      <c r="F529">
+        <v>20</v>
+      </c>
+      <c r="G529" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7">
+      <c r="A530">
+        <v>5248</v>
+      </c>
+      <c r="B530" t="s">
+        <v>86</v>
+      </c>
+      <c r="C530" t="s">
+        <v>985</v>
+      </c>
+      <c r="D530" t="s">
+        <v>986</v>
+      </c>
+      <c r="E530" t="s">
+        <v>30</v>
+      </c>
+      <c r="F530">
+        <v>8</v>
+      </c>
+      <c r="G530" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7">
+      <c r="A531">
+        <v>5734</v>
+      </c>
+      <c r="B531" t="s">
+        <v>987</v>
+      </c>
+      <c r="C531" t="s">
+        <v>988</v>
+      </c>
+      <c r="D531" t="s">
+        <v>988</v>
+      </c>
+      <c r="E531" t="s">
+        <v>30</v>
+      </c>
+      <c r="F531">
+        <v>39</v>
+      </c>
+      <c r="G531" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7">
+      <c r="A532">
+        <v>5698</v>
+      </c>
+      <c r="B532" t="s">
+        <v>989</v>
+      </c>
+      <c r="C532" t="s">
+        <v>990</v>
+      </c>
+      <c r="D532" t="s">
+        <v>990</v>
+      </c>
+      <c r="E532" t="s">
+        <v>30</v>
+      </c>
+      <c r="F532">
+        <v>37</v>
+      </c>
+      <c r="G532" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7">
+      <c r="A533">
+        <v>5259</v>
+      </c>
+      <c r="B533" t="s">
+        <v>991</v>
+      </c>
+      <c r="C533" t="s">
+        <v>992</v>
+      </c>
+      <c r="D533" t="s">
+        <v>992</v>
+      </c>
+      <c r="E533" t="s">
+        <v>30</v>
+      </c>
+      <c r="F533">
+        <v>27</v>
+      </c>
+      <c r="G533" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7">
+      <c r="A534">
+        <v>5253</v>
+      </c>
+      <c r="B534" t="s">
+        <v>993</v>
+      </c>
+      <c r="C534" t="s">
+        <v>994</v>
+      </c>
+      <c r="D534" t="s">
+        <v>994</v>
+      </c>
+      <c r="E534" t="s">
+        <v>30</v>
+      </c>
+      <c r="F534">
+        <v>26</v>
+      </c>
+      <c r="G534" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7">
+      <c r="A535">
+        <v>5250</v>
+      </c>
+      <c r="B535" t="s">
+        <v>995</v>
+      </c>
+      <c r="C535" t="s">
+        <v>996</v>
+      </c>
+      <c r="D535" t="s">
+        <v>996</v>
+      </c>
+      <c r="E535" t="s">
+        <v>30</v>
+      </c>
+      <c r="F535">
+        <v>18</v>
+      </c>
+      <c r="G535" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7">
+      <c r="A536">
+        <v>5247</v>
+      </c>
+      <c r="B536" t="s">
+        <v>574</v>
+      </c>
+      <c r="C536" t="s">
+        <v>997</v>
+      </c>
+      <c r="D536" t="s">
+        <v>997</v>
+      </c>
+      <c r="E536" t="s">
+        <v>30</v>
+      </c>
+      <c r="F536">
+        <v>7</v>
+      </c>
+      <c r="G536" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7">
+      <c r="A537">
+        <v>5252</v>
+      </c>
+      <c r="B537" t="s">
+        <v>305</v>
+      </c>
+      <c r="C537" t="s">
+        <v>998</v>
+      </c>
+      <c r="D537" t="s">
+        <v>998</v>
+      </c>
+      <c r="E537" t="s">
+        <v>30</v>
+      </c>
+      <c r="F537">
+        <v>25</v>
+      </c>
+      <c r="G537" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7">
+      <c r="A538">
+        <v>5699</v>
+      </c>
+      <c r="B538" t="s">
+        <v>999</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E538" t="s">
+        <v>52</v>
+      </c>
+      <c r="F538">
+        <v>31</v>
+      </c>
+      <c r="G538" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7">
+      <c r="A539">
+        <v>5260</v>
+      </c>
+      <c r="B539" t="s">
+        <v>694</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E539" t="s">
+        <v>52</v>
+      </c>
+      <c r="F539">
+        <v>30</v>
+      </c>
+      <c r="G539" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7">
+      <c r="A540">
+        <v>5254</v>
+      </c>
+      <c r="B540" t="s">
+        <v>724</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E540" t="s">
+        <v>52</v>
+      </c>
+      <c r="F540">
+        <v>9</v>
+      </c>
+      <c r="G540" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7">
+      <c r="A541">
+        <v>5256</v>
+      </c>
+      <c r="B541" t="s">
+        <v>326</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E541" t="s">
+        <v>52</v>
+      </c>
+      <c r="F541">
+        <v>11</v>
+      </c>
+      <c r="G541" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7">
+      <c r="A542">
+        <v>5258</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E542" t="s">
+        <v>52</v>
+      </c>
+      <c r="F542">
+        <v>19</v>
+      </c>
+      <c r="G542" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7">
+      <c r="A543">
+        <v>5255</v>
+      </c>
+      <c r="B543" t="s">
+        <v>935</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E543" t="s">
+        <v>52</v>
+      </c>
+      <c r="F543">
+        <v>10</v>
+      </c>
+      <c r="G543" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7">
+      <c r="A544">
+        <v>5261</v>
+      </c>
+      <c r="B544" t="s">
+        <v>512</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E544" t="s">
+        <v>9</v>
+      </c>
+      <c r="F544">
+        <v>1</v>
+      </c>
+      <c r="G544" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7">
+      <c r="A545">
+        <v>5263</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E545" t="s">
+        <v>9</v>
+      </c>
+      <c r="F545">
+        <v>32</v>
+      </c>
+      <c r="G545" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7">
+      <c r="A546">
+        <v>5262</v>
+      </c>
+      <c r="B546" t="s">
+        <v>389</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E546" t="s">
+        <v>9</v>
+      </c>
+      <c r="F546">
+        <v>14</v>
+      </c>
+      <c r="G546" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7">
+      <c r="A547">
+        <v>5270</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E547" t="s">
+        <v>17</v>
+      </c>
+      <c r="F547">
+        <v>31</v>
+      </c>
+      <c r="G547" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7">
+      <c r="A548">
+        <v>5267</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E548" t="s">
+        <v>17</v>
+      </c>
+      <c r="F548">
+        <v>16</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7">
+      <c r="A549">
+        <v>5264</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E549" t="s">
+        <v>17</v>
+      </c>
+      <c r="F549">
+        <v>2</v>
+      </c>
+      <c r="G549" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7">
+      <c r="A550">
+        <v>5269</v>
+      </c>
+      <c r="B550" t="s">
+        <v>872</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E550" t="s">
+        <v>17</v>
+      </c>
+      <c r="F550">
+        <v>22</v>
+      </c>
+      <c r="G550" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7">
+      <c r="A551">
+        <v>5266</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E551" t="s">
+        <v>17</v>
+      </c>
+      <c r="F551">
+        <v>13</v>
+      </c>
+      <c r="G551" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7">
+      <c r="A552">
+        <v>5271</v>
+      </c>
+      <c r="B552" t="s">
+        <v>696</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E552" t="s">
+        <v>17</v>
+      </c>
+      <c r="F552">
+        <v>37</v>
+      </c>
+      <c r="G552" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7">
+      <c r="A553">
+        <v>5268</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E553" t="s">
+        <v>17</v>
+      </c>
+      <c r="F553">
+        <v>17</v>
+      </c>
+      <c r="G553" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7">
+      <c r="A554">
+        <v>5265</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E554" t="s">
+        <v>17</v>
+      </c>
+      <c r="F554">
+        <v>5</v>
+      </c>
+      <c r="G554" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7">
+      <c r="A555">
+        <v>5276</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E555" t="s">
+        <v>30</v>
+      </c>
+      <c r="F555">
+        <v>99</v>
+      </c>
+      <c r="G555" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7">
+      <c r="A556">
+        <v>5273</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E556" t="s">
+        <v>30</v>
+      </c>
+      <c r="F556">
+        <v>8</v>
+      </c>
+      <c r="G556" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7">
+      <c r="A557">
+        <v>5281</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E557" t="s">
+        <v>30</v>
+      </c>
+      <c r="F557">
+        <v>26</v>
+      </c>
+      <c r="G557" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7">
+      <c r="A558">
+        <v>5275</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E558" t="s">
+        <v>30</v>
+      </c>
+      <c r="F558">
+        <v>68</v>
+      </c>
+      <c r="G558" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7">
+      <c r="A559">
+        <v>5272</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E559" t="s">
+        <v>30</v>
+      </c>
+      <c r="F559">
+        <v>6</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7">
+      <c r="A560">
+        <v>5280</v>
+      </c>
+      <c r="B560" t="s">
+        <v>112</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E560" t="s">
+        <v>30</v>
+      </c>
+      <c r="F560">
+        <v>21</v>
+      </c>
+      <c r="G560" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7">
+      <c r="A561">
+        <v>5274</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E561" t="s">
+        <v>30</v>
+      </c>
+      <c r="F561">
+        <v>11</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7">
+      <c r="A562">
+        <v>5715</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C562"/>
+      <c r="D562" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E562" t="s">
+        <v>52</v>
+      </c>
+      <c r="F562">
+        <v>23</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7">
+      <c r="A563">
+        <v>5278</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E563" t="s">
+        <v>52</v>
+      </c>
+      <c r="F563">
+        <v>19</v>
+      </c>
+      <c r="G563" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7">
+      <c r="A564">
+        <v>5283</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C564" t="s">
+        <v>757</v>
+      </c>
+      <c r="D564" t="s">
+        <v>757</v>
+      </c>
+      <c r="E564" t="s">
+        <v>52</v>
+      </c>
+      <c r="F564">
+        <v>70</v>
+      </c>
+      <c r="G564" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7">
+      <c r="A565">
+        <v>5277</v>
+      </c>
+      <c r="B565" t="s">
+        <v>59</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E565" t="s">
+        <v>52</v>
+      </c>
+      <c r="F565">
+        <v>7</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7">
+      <c r="A566">
+        <v>5282</v>
+      </c>
+      <c r="B566" t="s">
+        <v>865</v>
+      </c>
+      <c r="C566" t="s">
+        <v>834</v>
+      </c>
+      <c r="D566" t="s">
+        <v>834</v>
+      </c>
+      <c r="E566" t="s">
+        <v>52</v>
+      </c>
+      <c r="F566">
+        <v>27</v>
+      </c>
+      <c r="G566" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7">
+      <c r="A567">
+        <v>5279</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E567" t="s">
+        <v>52</v>
+      </c>
+      <c r="F567">
+        <v>20</v>
+      </c>
+      <c r="G567" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7">
+      <c r="A568">
+        <v>5286</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E568" t="s">
+        <v>9</v>
+      </c>
+      <c r="F568">
+        <v>39</v>
+      </c>
+      <c r="G568" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7">
+      <c r="A569">
+        <v>5285</v>
+      </c>
+      <c r="B569" t="s">
+        <v>527</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E569" t="s">
+        <v>9</v>
+      </c>
+      <c r="F569">
+        <v>30</v>
+      </c>
+      <c r="G569" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7">
+      <c r="A570">
+        <v>5284</v>
+      </c>
+      <c r="B570" t="s">
+        <v>698</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E570" t="s">
+        <v>9</v>
+      </c>
+      <c r="F570">
+        <v>16</v>
+      </c>
+      <c r="G570" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7">
+      <c r="A571">
+        <v>5293</v>
+      </c>
+      <c r="B571" t="s">
+        <v>527</v>
+      </c>
+      <c r="C571" t="s">
+        <v>388</v>
+      </c>
+      <c r="D571" t="s">
+        <v>388</v>
+      </c>
+      <c r="E571" t="s">
+        <v>17</v>
+      </c>
+      <c r="F571">
+        <v>21</v>
+      </c>
+      <c r="G571" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7">
+      <c r="A572">
+        <v>5290</v>
+      </c>
+      <c r="B572"/>
+      <c r="C572" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E572" t="s">
+        <v>17</v>
+      </c>
+      <c r="F572">
+        <v>5</v>
+      </c>
+      <c r="G572" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7">
+      <c r="A573">
+        <v>5296</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E573" t="s">
+        <v>17</v>
+      </c>
+      <c r="F573">
+        <v>51</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7">
+      <c r="A574">
+        <v>5292</v>
+      </c>
+      <c r="B574" t="s">
+        <v>527</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E574" t="s">
+        <v>17</v>
+      </c>
+      <c r="F574">
+        <v>12</v>
+      </c>
+      <c r="G574" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7">
+      <c r="A575">
+        <v>5289</v>
+      </c>
+      <c r="B575" t="s">
+        <v>527</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E575" t="s">
+        <v>17</v>
+      </c>
+      <c r="F575">
+        <v>4</v>
+      </c>
+      <c r="G575" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7">
+      <c r="A576">
+        <v>5294</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E576" t="s">
+        <v>17</v>
+      </c>
+      <c r="F576">
+        <v>25</v>
+      </c>
+      <c r="G576" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7">
+      <c r="A577">
+        <v>5291</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E577" t="s">
+        <v>17</v>
+      </c>
+      <c r="F577">
+        <v>6</v>
+      </c>
+      <c r="G577" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7">
+      <c r="A578">
+        <v>5288</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E578" t="s">
+        <v>17</v>
+      </c>
+      <c r="F578">
+        <v>2</v>
+      </c>
+      <c r="G578" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7">
+      <c r="A579">
+        <v>5309</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E579" t="s">
+        <v>30</v>
+      </c>
+      <c r="F579">
+        <v>47</v>
+      </c>
+      <c r="G579" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7">
+      <c r="A580">
+        <v>5303</v>
+      </c>
+      <c r="B580" t="s">
+        <v>41</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E580" t="s">
+        <v>30</v>
+      </c>
+      <c r="F580">
+        <v>87</v>
+      </c>
+      <c r="G580" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7">
+      <c r="A581">
+        <v>5300</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E581" t="s">
+        <v>30</v>
+      </c>
+      <c r="F581">
+        <v>24</v>
+      </c>
+      <c r="G581" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7">
+      <c r="A582">
+        <v>5297</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E582" t="s">
+        <v>30</v>
+      </c>
+      <c r="F582">
+        <v>8</v>
+      </c>
+      <c r="G582" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7">
+      <c r="A583">
+        <v>5308</v>
+      </c>
+      <c r="B583" t="s">
+        <v>607</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E583" t="s">
+        <v>30</v>
+      </c>
+      <c r="F583">
+        <v>22</v>
+      </c>
+      <c r="G583" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7">
+      <c r="A584">
+        <v>5302</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E584" t="s">
+        <v>30</v>
+      </c>
+      <c r="F584">
+        <v>33</v>
+      </c>
+      <c r="G584" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7">
+      <c r="A585">
+        <v>5299</v>
+      </c>
+      <c r="B585"/>
+      <c r="C585" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E585" t="s">
+        <v>30</v>
+      </c>
+      <c r="F585">
+        <v>17</v>
+      </c>
+      <c r="G585" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7">
+      <c r="A586">
+        <v>5301</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C586" t="s">
+        <v>943</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E586" t="s">
+        <v>30</v>
+      </c>
+      <c r="F586">
+        <v>27</v>
+      </c>
+      <c r="G586" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7">
+      <c r="A587">
+        <v>5298</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E587" t="s">
+        <v>30</v>
+      </c>
+      <c r="F587">
+        <v>11</v>
+      </c>
+      <c r="G587" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7">
+      <c r="A588">
+        <v>5306</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E588" t="s">
+        <v>52</v>
+      </c>
+      <c r="F588">
+        <v>10</v>
+      </c>
+      <c r="G588" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7">
+      <c r="A589">
+        <v>5305</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C589" t="s">
+        <v>123</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E589" t="s">
+        <v>52</v>
+      </c>
+      <c r="F589">
+        <v>9</v>
+      </c>
+      <c r="G589" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7">
+      <c r="A590">
+        <v>5307</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E590" t="s">
+        <v>52</v>
+      </c>
+      <c r="F590">
+        <v>14</v>
+      </c>
+      <c r="G590" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7">
+      <c r="A591">
+        <v>5304</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E591" t="s">
+        <v>52</v>
+      </c>
+      <c r="F591">
+        <v>7</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7">
+      <c r="A592">
+        <v>5311</v>
+      </c>
+      <c r="B592" t="s">
+        <v>41</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E592" t="s">
+        <v>9</v>
+      </c>
+      <c r="F592">
+        <v>24</v>
+      </c>
+      <c r="G592" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7">
+      <c r="A593">
+        <v>5314</v>
+      </c>
+      <c r="B593" t="s">
+        <v>970</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E593" t="s">
+        <v>9</v>
+      </c>
+      <c r="F593">
+        <v>99</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7">
+      <c r="A594">
+        <v>5310</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E594" t="s">
+        <v>9</v>
+      </c>
+      <c r="F594">
+        <v>14</v>
+      </c>
+      <c r="G594" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7">
+      <c r="A595">
+        <v>5312</v>
+      </c>
+      <c r="B595" t="s">
+        <v>41</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E595" t="s">
+        <v>9</v>
+      </c>
+      <c r="F595">
+        <v>50</v>
+      </c>
+      <c r="G595" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7">
+      <c r="A596">
+        <v>5322</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E596" t="s">
+        <v>17</v>
+      </c>
+      <c r="F596">
+        <v>74</v>
+      </c>
+      <c r="G596" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7">
+      <c r="A597">
+        <v>5318</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E597" t="s">
+        <v>17</v>
+      </c>
+      <c r="F597">
+        <v>18</v>
+      </c>
+      <c r="G597" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7">
+      <c r="A598">
+        <v>5315</v>
+      </c>
+      <c r="B598" t="s">
+        <v>625</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E598" t="s">
+        <v>17</v>
+      </c>
+      <c r="F598">
+        <v>4</v>
+      </c>
+      <c r="G598" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7">
+      <c r="A599">
+        <v>5679</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C599" t="s">
+        <v>985</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E599" t="s">
+        <v>17</v>
+      </c>
+      <c r="F599">
+        <v>52</v>
+      </c>
+      <c r="G599" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7">
+      <c r="A600">
+        <v>5320</v>
+      </c>
+      <c r="B600"/>
+      <c r="C600" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E600" t="s">
+        <v>17</v>
+      </c>
+      <c r="F600">
+        <v>33</v>
+      </c>
+      <c r="G600" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7">
+      <c r="A601">
+        <v>5317</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E601" t="s">
+        <v>17</v>
+      </c>
+      <c r="F601">
+        <v>12</v>
+      </c>
+      <c r="G601" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7">
+      <c r="A602">
+        <v>5319</v>
+      </c>
+      <c r="B602" t="s">
+        <v>13</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E602" t="s">
+        <v>17</v>
+      </c>
+      <c r="F602">
+        <v>20</v>
+      </c>
+      <c r="G602" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7">
+      <c r="A603">
+        <v>5316</v>
+      </c>
+      <c r="B603" t="s">
+        <v>152</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E603" t="s">
+        <v>17</v>
+      </c>
+      <c r="F603">
+        <v>5</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7">
+      <c r="A604">
+        <v>5335</v>
+      </c>
+      <c r="B604"/>
+      <c r="C604" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E604" t="s">
+        <v>30</v>
+      </c>
+      <c r="F604">
+        <v>11</v>
+      </c>
+      <c r="G604" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7">
+      <c r="A605">
+        <v>5332</v>
+      </c>
+      <c r="B605" t="s">
+        <v>72</v>
+      </c>
+      <c r="C605" t="s">
+        <v>130</v>
+      </c>
+      <c r="D605" t="s">
+        <v>130</v>
+      </c>
+      <c r="E605" t="s">
+        <v>30</v>
+      </c>
+      <c r="F605">
+        <v>7</v>
+      </c>
+      <c r="G605" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7">
+      <c r="A606">
+        <v>5326</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E606" t="s">
+        <v>30</v>
+      </c>
+      <c r="F606">
+        <v>16</v>
+      </c>
+      <c r="G606" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7">
+      <c r="A607">
+        <v>5328</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E607" t="s">
+        <v>30</v>
+      </c>
+      <c r="F607">
+        <v>42</v>
+      </c>
+      <c r="G607" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7">
+      <c r="A608">
+        <v>5325</v>
+      </c>
+      <c r="B608" t="s">
+        <v>190</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E608" t="s">
+        <v>30</v>
+      </c>
+      <c r="F608">
+        <v>13</v>
+      </c>
+      <c r="G608" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7">
+      <c r="A609">
+        <v>5341</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E609" t="s">
+        <v>30</v>
+      </c>
+      <c r="F609">
+        <v>77</v>
+      </c>
+      <c r="G609" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7">
+      <c r="A610">
+        <v>5336</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E610" t="s">
+        <v>30</v>
+      </c>
+      <c r="F610">
+        <v>17</v>
+      </c>
+      <c r="G610" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7">
+      <c r="A611">
+        <v>5327</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E611" t="s">
+        <v>30</v>
+      </c>
+      <c r="F611">
+        <v>22</v>
+      </c>
+      <c r="G611" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7">
+      <c r="A612">
+        <v>5324</v>
+      </c>
+      <c r="B612" t="s">
+        <v>124</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E612" t="s">
+        <v>30</v>
+      </c>
+      <c r="F612">
+        <v>8</v>
+      </c>
+      <c r="G612" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7">
+      <c r="A613">
+        <v>5338</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E613" t="s">
+        <v>52</v>
+      </c>
+      <c r="F613">
+        <v>29</v>
+      </c>
+      <c r="G613" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7">
+      <c r="A614">
+        <v>5337</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C614" t="s">
+        <v>253</v>
+      </c>
+      <c r="D614" t="s">
+        <v>253</v>
+      </c>
+      <c r="E614" t="s">
+        <v>52</v>
+      </c>
+      <c r="F614">
+        <v>19</v>
+      </c>
+      <c r="G614" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7">
+      <c r="A615">
+        <v>5334</v>
+      </c>
+      <c r="B615" t="s">
+        <v>298</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E615" t="s">
+        <v>52</v>
+      </c>
+      <c r="F615">
+        <v>10</v>
+      </c>
+      <c r="G615" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7">
+      <c r="A616">
+        <v>5333</v>
+      </c>
+      <c r="B616"/>
+      <c r="C616" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E616" t="s">
+        <v>52</v>
+      </c>
+      <c r="F616">
+        <v>9</v>
+      </c>
+      <c r="G616" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7">
+      <c r="A617">
+        <v>5343</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E617" t="s">
+        <v>9</v>
+      </c>
+      <c r="F617">
+        <v>1</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7">
+      <c r="A618">
+        <v>5735</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E618" t="s">
+        <v>9</v>
+      </c>
+      <c r="F618">
+        <v>51</v>
+      </c>
+      <c r="G618" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7">
+      <c r="A619">
+        <v>5344</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E619" t="s">
+        <v>9</v>
+      </c>
+      <c r="F619">
+        <v>32</v>
+      </c>
+      <c r="G619" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7">
+      <c r="A620">
+        <v>5349</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E620" t="s">
+        <v>17</v>
+      </c>
+      <c r="F620">
+        <v>8</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7">
+      <c r="A621">
+        <v>5346</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E621" t="s">
+        <v>17</v>
+      </c>
+      <c r="F621">
+        <v>3</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7">
+      <c r="A622">
+        <v>5351</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E622" t="s">
+        <v>17</v>
+      </c>
+      <c r="F622">
+        <v>18</v>
+      </c>
+      <c r="G622" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7">
+      <c r="A623">
+        <v>5348</v>
+      </c>
+      <c r="B623" t="s">
+        <v>901</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E623" t="s">
+        <v>17</v>
+      </c>
+      <c r="F623">
+        <v>6</v>
+      </c>
+      <c r="G623" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7">
+      <c r="A624">
+        <v>5345</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E624" t="s">
+        <v>17</v>
+      </c>
+      <c r="F624">
+        <v>2</v>
+      </c>
+      <c r="G624" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7">
+      <c r="A625">
+        <v>5350</v>
+      </c>
+      <c r="B625"/>
+      <c r="C625" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E625" t="s">
+        <v>17</v>
+      </c>
+      <c r="F625">
+        <v>17</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7">
+      <c r="A626">
+        <v>5347</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E626" t="s">
+        <v>17</v>
+      </c>
+      <c r="F626">
+        <v>4</v>
+      </c>
+      <c r="G626" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7">
+      <c r="A627">
+        <v>5352</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E627" t="s">
+        <v>17</v>
+      </c>
+      <c r="F627">
+        <v>25</v>
+      </c>
+      <c r="G627" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7">
+      <c r="A628">
+        <v>5738</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E628" t="s">
+        <v>30</v>
+      </c>
+      <c r="F628">
+        <v>42</v>
+      </c>
+      <c r="G628" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7">
+      <c r="A629">
+        <v>5357</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C629" t="s">
+        <v>834</v>
+      </c>
+      <c r="D629" t="s">
+        <v>834</v>
+      </c>
+      <c r="E629" t="s">
+        <v>30</v>
+      </c>
+      <c r="F629">
+        <v>35</v>
+      </c>
+      <c r="G629" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7">
+      <c r="A630">
+        <v>5354</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E630" t="s">
+        <v>30</v>
+      </c>
+      <c r="F630">
+        <v>20</v>
+      </c>
+      <c r="G630" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7">
+      <c r="A631">
+        <v>5737</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E631" t="s">
+        <v>30</v>
+      </c>
+      <c r="F631">
+        <v>37</v>
+      </c>
+      <c r="G631" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7">
+      <c r="A632">
+        <v>5359</v>
+      </c>
+      <c r="B632" t="s">
+        <v>791</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E632" t="s">
+        <v>30</v>
+      </c>
+      <c r="F632">
+        <v>7</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7">
+      <c r="A633">
+        <v>5356</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E633" t="s">
+        <v>30</v>
+      </c>
+      <c r="F633">
+        <v>24</v>
+      </c>
+      <c r="G633" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7">
+      <c r="A634">
+        <v>5353</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E634" t="s">
+        <v>30</v>
+      </c>
+      <c r="F634">
+        <v>10</v>
+      </c>
+      <c r="G634" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7">
+      <c r="A635">
+        <v>5739</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E635" t="s">
+        <v>30</v>
+      </c>
+      <c r="F635">
+        <v>27</v>
+      </c>
+      <c r="G635" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7">
+      <c r="A636">
+        <v>5736</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E636" t="s">
+        <v>30</v>
+      </c>
+      <c r="F636">
+        <v>31</v>
+      </c>
+      <c r="G636" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7">
+      <c r="A637">
+        <v>5361</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E637" t="s">
+        <v>30</v>
+      </c>
+      <c r="F637">
+        <v>11</v>
+      </c>
+      <c r="G637" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7">
+      <c r="A638">
+        <v>5358</v>
+      </c>
+      <c r="B638" t="s">
+        <v>499</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E638" t="s">
+        <v>30</v>
+      </c>
+      <c r="F638">
+        <v>5</v>
+      </c>
+      <c r="G638" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7">
+      <c r="A639">
+        <v>5355</v>
+      </c>
+      <c r="B639" t="s">
+        <v>303</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E639" t="s">
+        <v>30</v>
+      </c>
+      <c r="F639">
+        <v>21</v>
+      </c>
+      <c r="G639" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7">
+      <c r="A640">
+        <v>5363</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E640" t="s">
+        <v>52</v>
+      </c>
+      <c r="F640">
+        <v>19</v>
+      </c>
+      <c r="G640" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7">
+      <c r="A641">
+        <v>5360</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E641" t="s">
+        <v>52</v>
+      </c>
+      <c r="F641">
+        <v>9</v>
+      </c>
+      <c r="G641" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7">
+      <c r="A642">
+        <v>5716</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E642" t="s">
+        <v>52</v>
+      </c>
+      <c r="F642">
+        <v>23</v>
+      </c>
+      <c r="G642" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7">
+      <c r="A643">
+        <v>5362</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E643" t="s">
+        <v>52</v>
+      </c>
+      <c r="F643">
+        <v>14</v>
+      </c>
+      <c r="G643" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7">
+      <c r="A644">
+        <v>5365</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E644" t="s">
+        <v>52</v>
+      </c>
+      <c r="F644">
+        <v>29</v>
+      </c>
+      <c r="G644" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7">
+      <c r="A645">
+        <v>5118</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E645" t="s">
+        <v>9</v>
+      </c>
+      <c r="F645">
+        <v>26</v>
+      </c>
+      <c r="G645" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7">
+      <c r="A646">
+        <v>5731</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E646" t="s">
+        <v>9</v>
+      </c>
+      <c r="F646">
+        <v>38</v>
+      </c>
+      <c r="G646" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7">
+      <c r="A647">
+        <v>5117</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E647" t="s">
+        <v>9</v>
+      </c>
+      <c r="F647">
+        <v>1</v>
+      </c>
+      <c r="G647" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7">
+      <c r="A648">
+        <v>5124</v>
+      </c>
+      <c r="B648" t="s">
+        <v>694</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E648" t="s">
+        <v>17</v>
+      </c>
+      <c r="F648">
+        <v>39</v>
+      </c>
+      <c r="G648" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7">
+      <c r="A649">
+        <v>5121</v>
+      </c>
+      <c r="B649" t="s">
+        <v>59</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E649" t="s">
+        <v>17</v>
+      </c>
+      <c r="F649">
+        <v>22</v>
+      </c>
+      <c r="G649" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7">
+      <c r="A650">
+        <v>5123</v>
+      </c>
+      <c r="B650" t="s">
+        <v>99</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E650" t="s">
+        <v>17</v>
+      </c>
+      <c r="F650">
+        <v>35</v>
+      </c>
+      <c r="G650" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7">
+      <c r="A651">
+        <v>5120</v>
+      </c>
+      <c r="B651" t="s">
+        <v>731</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E651" t="s">
+        <v>17</v>
+      </c>
+      <c r="F651">
+        <v>16</v>
+      </c>
+      <c r="G651" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7">
+      <c r="A652">
+        <v>5122</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E652" t="s">
+        <v>17</v>
+      </c>
+      <c r="F652">
+        <v>23</v>
+      </c>
+      <c r="G652" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7">
+      <c r="A653">
+        <v>5119</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E653" t="s">
+        <v>17</v>
+      </c>
+      <c r="F653">
+        <v>4</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7">
+      <c r="A654">
+        <v>5127</v>
+      </c>
+      <c r="B654" t="s">
+        <v>147</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E654" t="s">
+        <v>30</v>
+      </c>
+      <c r="F654">
+        <v>13</v>
+      </c>
+      <c r="G654" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7">
+      <c r="A655">
+        <v>5132</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E655" t="s">
+        <v>30</v>
+      </c>
+      <c r="F655">
+        <v>28</v>
+      </c>
+      <c r="G655" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7">
+      <c r="A656">
+        <v>5129</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E656" t="s">
+        <v>30</v>
+      </c>
+      <c r="F656">
+        <v>17</v>
+      </c>
+      <c r="G656" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7">
+      <c r="A657">
+        <v>5126</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E657" t="s">
+        <v>30</v>
+      </c>
+      <c r="F657">
+        <v>6</v>
+      </c>
+      <c r="G657" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7">
+      <c r="A658">
+        <v>5695</v>
+      </c>
+      <c r="B658" t="s">
+        <v>416</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E658" t="s">
+        <v>30</v>
+      </c>
+      <c r="F658">
+        <v>8</v>
+      </c>
+      <c r="G658" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7">
+      <c r="A659">
+        <v>5131</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E659" t="s">
+        <v>30</v>
+      </c>
+      <c r="F659">
+        <v>21</v>
+      </c>
+      <c r="G659" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7">
+      <c r="A660">
+        <v>5128</v>
+      </c>
+      <c r="B660" t="s">
+        <v>756</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E660" t="s">
+        <v>30</v>
+      </c>
+      <c r="F660">
+        <v>14</v>
+      </c>
+      <c r="G660" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7">
+      <c r="A661">
+        <v>5125</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E661" t="s">
+        <v>30</v>
+      </c>
+      <c r="F661">
+        <v>3</v>
+      </c>
+      <c r="G661" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7">
+      <c r="A662">
+        <v>5694</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D662" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E662" t="s">
+        <v>30</v>
+      </c>
+      <c r="F662">
+        <v>7</v>
+      </c>
+      <c r="G662" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7">
+      <c r="A663">
+        <v>5133</v>
+      </c>
+      <c r="B663" t="s">
+        <v>796</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E663" t="s">
+        <v>30</v>
+      </c>
+      <c r="F663">
+        <v>30</v>
+      </c>
+      <c r="G663" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7">
+      <c r="A664">
+        <v>5130</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E664" t="s">
+        <v>30</v>
+      </c>
+      <c r="F664">
+        <v>20</v>
+      </c>
+      <c r="G664" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7">
+      <c r="A665">
+        <v>5138</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C665" t="s">
+        <v>193</v>
+      </c>
+      <c r="D665" t="s">
+        <v>193</v>
+      </c>
+      <c r="E665" t="s">
+        <v>52</v>
+      </c>
+      <c r="F665">
+        <v>40</v>
+      </c>
+      <c r="G665" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7">
+      <c r="A666">
+        <v>5135</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E666" t="s">
+        <v>52</v>
+      </c>
+      <c r="F666">
+        <v>10</v>
+      </c>
+      <c r="G666" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7">
+      <c r="A667">
+        <v>5137</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E667" t="s">
+        <v>52</v>
+      </c>
+      <c r="F667">
+        <v>27</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7">
+      <c r="A668">
+        <v>5134</v>
+      </c>
+      <c r="B668" t="s">
+        <v>166</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E668" t="s">
+        <v>52</v>
+      </c>
+      <c r="F668">
+        <v>9</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7">
+      <c r="A669">
+        <v>5136</v>
+      </c>
+      <c r="B669" t="s">
+        <v>143</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E669" t="s">
+        <v>52</v>
+      </c>
+      <c r="F669">
+        <v>11</v>
+      </c>
+      <c r="G669" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7">
+      <c r="A670">
+        <v>5392</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E670" t="s">
+        <v>9</v>
+      </c>
+      <c r="F670">
+        <v>13</v>
+      </c>
+      <c r="G670" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7">
+      <c r="A671">
+        <v>5391</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E671" t="s">
+        <v>9</v>
+      </c>
+      <c r="F671">
+        <v>1</v>
+      </c>
+      <c r="G671" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7">
+      <c r="A672">
+        <v>5401</v>
+      </c>
+      <c r="B672" t="s">
+        <v>381</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E672" t="s">
+        <v>17</v>
+      </c>
+      <c r="F672">
+        <v>18</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7">
+      <c r="A673">
+        <v>5398</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E673" t="s">
+        <v>17</v>
+      </c>
+      <c r="F673">
+        <v>12</v>
+      </c>
+      <c r="G673" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7">
+      <c r="A674">
+        <v>5395</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E674" t="s">
+        <v>17</v>
+      </c>
+      <c r="F674">
+        <v>2</v>
+      </c>
+      <c r="G674" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7">
+      <c r="A675">
+        <v>5403</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E675" t="s">
+        <v>17</v>
+      </c>
+      <c r="F675">
+        <v>24</v>
+      </c>
+      <c r="G675" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7">
+      <c r="A676">
+        <v>5400</v>
+      </c>
+      <c r="B676" t="s">
+        <v>166</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E676" t="s">
+        <v>17</v>
+      </c>
+      <c r="F676">
+        <v>17</v>
+      </c>
+      <c r="G676" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7">
+      <c r="A677">
+        <v>5397</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E677" t="s">
+        <v>17</v>
+      </c>
+      <c r="F677">
+        <v>4</v>
+      </c>
+      <c r="G677" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7">
+      <c r="A678">
+        <v>5402</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E678" t="s">
+        <v>17</v>
+      </c>
+      <c r="F678">
+        <v>22</v>
+      </c>
+      <c r="G678" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7">
+      <c r="A679">
+        <v>5399</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E679" t="s">
+        <v>17</v>
+      </c>
+      <c r="F679">
+        <v>16</v>
+      </c>
+      <c r="G679" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7">
+      <c r="A680">
+        <v>5396</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E680" t="s">
+        <v>17</v>
+      </c>
+      <c r="F680">
+        <v>3</v>
+      </c>
+      <c r="G680" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7">
+      <c r="A681">
+        <v>5413</v>
+      </c>
+      <c r="B681" t="s">
+        <v>504</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E681" t="s">
+        <v>30</v>
+      </c>
+      <c r="F681">
+        <v>25</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7">
+      <c r="A682">
+        <v>5410</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E682" t="s">
+        <v>30</v>
+      </c>
+      <c r="F682">
+        <v>14</v>
+      </c>
+      <c r="G682" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7">
+      <c r="A683">
+        <v>5407</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C683" t="s">
+        <v>233</v>
+      </c>
+      <c r="D683" t="s">
+        <v>233</v>
+      </c>
+      <c r="E683" t="s">
+        <v>30</v>
+      </c>
+      <c r="F683">
+        <v>5</v>
+      </c>
+      <c r="G683" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7">
+      <c r="A684">
+        <v>5412</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C684" t="s">
+        <v>253</v>
+      </c>
+      <c r="D684" t="s">
+        <v>253</v>
+      </c>
+      <c r="E684" t="s">
+        <v>30</v>
+      </c>
+      <c r="F684">
+        <v>20</v>
+      </c>
+      <c r="G684" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7">
+      <c r="A685">
+        <v>5409</v>
+      </c>
+      <c r="B685" t="s">
+        <v>692</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E685" t="s">
+        <v>30</v>
+      </c>
+      <c r="F685">
+        <v>8</v>
+      </c>
+      <c r="G685" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7">
+      <c r="A686">
+        <v>5424</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C686" t="s">
+        <v>345</v>
+      </c>
+      <c r="D686" t="s">
+        <v>345</v>
+      </c>
+      <c r="E686" t="s">
+        <v>30</v>
+      </c>
+      <c r="F686">
+        <v>21</v>
+      </c>
+      <c r="G686" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7">
+      <c r="A687">
+        <v>5418</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C687" t="s">
+        <v>689</v>
+      </c>
+      <c r="D687" t="s">
+        <v>689</v>
+      </c>
+      <c r="E687" t="s">
+        <v>30</v>
+      </c>
+      <c r="F687">
+        <v>38</v>
+      </c>
+      <c r="G687" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7">
+      <c r="A688">
+        <v>5411</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D688" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E688" t="s">
+        <v>30</v>
+      </c>
+      <c r="F688">
+        <v>15</v>
+      </c>
+      <c r="G688" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7">
+      <c r="A689">
+        <v>5408</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E689" t="s">
+        <v>30</v>
+      </c>
+      <c r="F689">
+        <v>6</v>
+      </c>
+      <c r="G689" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7">
+      <c r="A690">
+        <v>5422</v>
+      </c>
+      <c r="B690"/>
+      <c r="C690" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E690" t="s">
+        <v>52</v>
+      </c>
+      <c r="F690">
+        <v>11</v>
+      </c>
+      <c r="G690" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7">
+      <c r="A691">
+        <v>5419</v>
+      </c>
+      <c r="B691"/>
+      <c r="C691" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E691" t="s">
+        <v>52</v>
+      </c>
+      <c r="F691">
+        <v>7</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7">
+      <c r="A692">
+        <v>5421</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C692" t="s">
+        <v>853</v>
+      </c>
+      <c r="D692" t="s">
+        <v>853</v>
+      </c>
+      <c r="E692" t="s">
+        <v>52</v>
+      </c>
+      <c r="F692">
+        <v>10</v>
+      </c>
+      <c r="G692" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7">
+      <c r="A693">
+        <v>5423</v>
+      </c>
+      <c r="B693" t="s">
+        <v>485</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E693" t="s">
+        <v>52</v>
+      </c>
+      <c r="F693">
+        <v>19</v>
+      </c>
+      <c r="G693" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7">
+      <c r="A694">
+        <v>5420</v>
+      </c>
+      <c r="B694"/>
+      <c r="C694" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E694" t="s">
+        <v>52</v>
+      </c>
+      <c r="F694">
+        <v>9</v>
+      </c>
+      <c r="G694" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7">
+      <c r="A695">
+        <v>5743</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E695" t="s">
+        <v>9</v>
+      </c>
+      <c r="F695">
+        <v>32</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7">
+      <c r="A696">
+        <v>5426</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E696" t="s">
+        <v>9</v>
+      </c>
+      <c r="F696">
+        <v>95</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7">
+      <c r="A697">
+        <v>5741</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E697" t="s">
+        <v>9</v>
+      </c>
+      <c r="F697">
+        <v>70</v>
+      </c>
+      <c r="G697" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7">
+      <c r="A698">
+        <v>5427</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E698" t="s">
+        <v>9</v>
+      </c>
+      <c r="F698">
+        <v>99</v>
+      </c>
+      <c r="G698" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7">
+      <c r="A699">
+        <v>5435</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E699" t="s">
+        <v>17</v>
+      </c>
+      <c r="F699">
+        <v>43</v>
+      </c>
+      <c r="G699" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7">
+      <c r="A700">
+        <v>5432</v>
+      </c>
+      <c r="B700" t="s">
+        <v>661</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E700" t="s">
+        <v>17</v>
+      </c>
+      <c r="F700">
+        <v>22</v>
+      </c>
+      <c r="G700" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7">
+      <c r="A701">
+        <v>5429</v>
+      </c>
+      <c r="B701" t="s">
+        <v>240</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E701" t="s">
+        <v>17</v>
+      </c>
+      <c r="F701">
+        <v>3</v>
+      </c>
+      <c r="G701" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7">
+      <c r="A702">
+        <v>5437</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E702" t="s">
+        <v>17</v>
+      </c>
+      <c r="F702">
+        <v>87</v>
+      </c>
+      <c r="G702" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7">
+      <c r="A703">
+        <v>5434</v>
+      </c>
+      <c r="B703" t="s">
+        <v>696</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E703" t="s">
+        <v>17</v>
+      </c>
+      <c r="F703">
+        <v>26</v>
+      </c>
+      <c r="G703" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7">
+      <c r="A704">
+        <v>5431</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E704" t="s">
+        <v>17</v>
+      </c>
+      <c r="F704">
+        <v>20</v>
+      </c>
+      <c r="G704" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7">
+      <c r="A705">
+        <v>5428</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E705" t="s">
+        <v>17</v>
+      </c>
+      <c r="F705">
+        <v>2</v>
+      </c>
+      <c r="G705" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7">
+      <c r="A706">
+        <v>5436</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E706" t="s">
+        <v>17</v>
+      </c>
+      <c r="F706">
+        <v>77</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7">
+      <c r="A707">
+        <v>5433</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E707" t="s">
+        <v>17</v>
+      </c>
+      <c r="F707">
+        <v>23</v>
+      </c>
+      <c r="G707" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7">
+      <c r="A708">
+        <v>5430</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E708" t="s">
+        <v>17</v>
+      </c>
+      <c r="F708">
+        <v>5</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7">
+      <c r="A709">
+        <v>5441</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E709" t="s">
+        <v>30</v>
+      </c>
+      <c r="F709">
+        <v>17</v>
+      </c>
+      <c r="G709" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7">
+      <c r="A710">
+        <v>5438</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E710" t="s">
+        <v>30</v>
+      </c>
+      <c r="F710">
+        <v>4</v>
+      </c>
+      <c r="G710" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7">
+      <c r="A711">
+        <v>5440</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E711" t="s">
+        <v>30</v>
+      </c>
+      <c r="F711">
+        <v>15</v>
+      </c>
+      <c r="G711" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7">
+      <c r="A712">
+        <v>5448</v>
+      </c>
+      <c r="B712" t="s">
+        <v>178</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E712" t="s">
+        <v>30</v>
+      </c>
+      <c r="F712">
+        <v>86</v>
+      </c>
+      <c r="G712" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7">
+      <c r="A713">
+        <v>5442</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E713" t="s">
+        <v>30</v>
+      </c>
+      <c r="F713">
+        <v>61</v>
+      </c>
+      <c r="G713" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7">
+      <c r="A714">
+        <v>5439</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E714" t="s">
+        <v>30</v>
+      </c>
+      <c r="F714">
+        <v>7</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7">
+      <c r="A715">
+        <v>5447</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E715" t="s">
+        <v>52</v>
+      </c>
+      <c r="F715">
+        <v>68</v>
+      </c>
+      <c r="G715" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7">
+      <c r="A716">
+        <v>5444</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E716" t="s">
+        <v>52</v>
+      </c>
+      <c r="F716">
+        <v>14</v>
+      </c>
+      <c r="G716" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7">
+      <c r="A717">
+        <v>5446</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E717" t="s">
+        <v>52</v>
+      </c>
+      <c r="F717">
+        <v>21</v>
+      </c>
+      <c r="G717" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7">
+      <c r="A718">
+        <v>5443</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E718" t="s">
+        <v>52</v>
+      </c>
+      <c r="F718">
+        <v>9</v>
+      </c>
+      <c r="G718" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7">
+      <c r="A719">
+        <v>5445</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E719" t="s">
+        <v>52</v>
+      </c>
+      <c r="F719">
+        <v>18</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7">
+      <c r="A720">
+        <v>5451</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E720" t="s">
+        <v>9</v>
+      </c>
+      <c r="F720">
+        <v>44</v>
+      </c>
+      <c r="G720" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7">
+      <c r="A721">
+        <v>5449</v>
+      </c>
+      <c r="B721" t="s">
+        <v>330</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E721" t="s">
+        <v>9</v>
+      </c>
+      <c r="F721">
+        <v>1</v>
+      </c>
+      <c r="G721" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7">
+      <c r="A722">
+        <v>5452</v>
+      </c>
+      <c r="B722" t="s">
+        <v>257</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E722" t="s">
+        <v>9</v>
+      </c>
+      <c r="F722">
+        <v>71</v>
+      </c>
+      <c r="G722" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7">
+      <c r="A723">
+        <v>5461</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E723" t="s">
+        <v>17</v>
+      </c>
+      <c r="F723">
+        <v>57</v>
+      </c>
+      <c r="G723" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7">
+      <c r="A724">
+        <v>5457</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E724" t="s">
+        <v>17</v>
+      </c>
+      <c r="F724">
+        <v>24</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7">
+      <c r="A725">
+        <v>5454</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E725" t="s">
+        <v>17</v>
+      </c>
+      <c r="F725">
+        <v>6</v>
+      </c>
+      <c r="G725" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7">
+      <c r="A726">
+        <v>5460</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E726" t="s">
+        <v>17</v>
+      </c>
+      <c r="F726">
+        <v>49</v>
+      </c>
+      <c r="G726" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7">
+      <c r="A727">
+        <v>5456</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E727" t="s">
+        <v>17</v>
+      </c>
+      <c r="F727">
+        <v>15</v>
+      </c>
+      <c r="G727" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7">
+      <c r="A728">
+        <v>5453</v>
+      </c>
+      <c r="B728" t="s">
+        <v>456</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E728" t="s">
+        <v>17</v>
+      </c>
+      <c r="F728">
+        <v>2</v>
+      </c>
+      <c r="G728" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7">
+      <c r="A729">
+        <v>5459</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E729" t="s">
+        <v>17</v>
+      </c>
+      <c r="F729">
+        <v>28</v>
+      </c>
+      <c r="G729" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7">
+      <c r="A730">
+        <v>5455</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E730" t="s">
+        <v>17</v>
+      </c>
+      <c r="F730">
+        <v>12</v>
+      </c>
+      <c r="G730" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7">
+      <c r="A731">
+        <v>5470</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E731" t="s">
+        <v>30</v>
+      </c>
+      <c r="F731">
+        <v>88</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7">
+      <c r="A732">
+        <v>5467</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E732" t="s">
+        <v>30</v>
+      </c>
+      <c r="F732">
+        <v>7</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7">
+      <c r="A733">
+        <v>5464</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E733" t="s">
+        <v>30</v>
+      </c>
+      <c r="F733">
+        <v>8</v>
+      </c>
+      <c r="G733" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7">
+      <c r="A734">
+        <v>5682</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E734" t="s">
+        <v>30</v>
+      </c>
+      <c r="F734">
+        <v>10</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7">
+      <c r="A735">
+        <v>5473</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E735" t="s">
+        <v>30</v>
+      </c>
+      <c r="F735">
+        <v>14</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7">
+      <c r="A736">
+        <v>5469</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E736" t="s">
+        <v>30</v>
+      </c>
+      <c r="F736">
+        <v>77</v>
+      </c>
+      <c r="G736" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7">
+      <c r="A737">
+        <v>5466</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E737" t="s">
+        <v>30</v>
+      </c>
+      <c r="F737">
+        <v>20</v>
+      </c>
+      <c r="G737" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7">
+      <c r="A738">
+        <v>5463</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E738" t="s">
+        <v>30</v>
+      </c>
+      <c r="F738">
+        <v>5</v>
+      </c>
+      <c r="G738" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7">
+      <c r="A739">
+        <v>5468</v>
+      </c>
+      <c r="B739" t="s">
+        <v>159</v>
+      </c>
+      <c r="C739" t="s">
+        <v>689</v>
+      </c>
+      <c r="D739" t="s">
+        <v>689</v>
+      </c>
+      <c r="E739" t="s">
+        <v>30</v>
+      </c>
+      <c r="F739">
+        <v>70</v>
+      </c>
+      <c r="G739" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7">
+      <c r="A740">
+        <v>5465</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E740" t="s">
+        <v>30</v>
+      </c>
+      <c r="F740">
+        <v>11</v>
+      </c>
+      <c r="G740" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7">
+      <c r="A741">
+        <v>5462</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E741" t="s">
+        <v>30</v>
+      </c>
+      <c r="F741">
+        <v>3</v>
+      </c>
+      <c r="G741" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7">
+      <c r="A742">
+        <v>5689</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E742" t="s">
+        <v>30</v>
+      </c>
+      <c r="F742">
+        <v>29</v>
+      </c>
+      <c r="G742" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7">
+      <c r="A743">
+        <v>5476</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E743" t="s">
+        <v>52</v>
+      </c>
+      <c r="F743">
+        <v>99</v>
+      </c>
+      <c r="G743" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7">
+      <c r="A744">
+        <v>5472</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D744" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E744" t="s">
+        <v>52</v>
+      </c>
+      <c r="F744">
+        <v>13</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7">
+      <c r="A745">
+        <v>5474</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E745" t="s">
+        <v>52</v>
+      </c>
+      <c r="F745">
+        <v>21</v>
+      </c>
+      <c r="G745" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7">
+      <c r="A746">
+        <v>5480</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E746" t="s">
+        <v>9</v>
+      </c>
+      <c r="F746">
+        <v>94</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7">
+      <c r="A747">
+        <v>5479</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E747" t="s">
+        <v>9</v>
+      </c>
+      <c r="F747">
+        <v>92</v>
+      </c>
+      <c r="G747" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7">
+      <c r="A748">
+        <v>5477</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E748" t="s">
+        <v>9</v>
+      </c>
+      <c r="F748">
+        <v>1</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7">
+      <c r="A749">
+        <v>5486</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E749" t="s">
+        <v>17</v>
+      </c>
+      <c r="F749">
+        <v>33</v>
+      </c>
+      <c r="G749" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7">
+      <c r="A750">
+        <v>5483</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E750" t="s">
+        <v>17</v>
+      </c>
+      <c r="F750">
+        <v>5</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7">
+      <c r="A751">
+        <v>5485</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E751" t="s">
+        <v>17</v>
+      </c>
+      <c r="F751">
+        <v>27</v>
+      </c>
+      <c r="G751" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7">
+      <c r="A752">
+        <v>5482</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E752" t="s">
+        <v>17</v>
+      </c>
+      <c r="F752">
+        <v>4</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7">
+      <c r="A753">
+        <v>5487</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E753" t="s">
+        <v>17</v>
+      </c>
+      <c r="F753">
+        <v>80</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7">
+      <c r="A754">
+        <v>5484</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E754" t="s">
+        <v>17</v>
+      </c>
+      <c r="F754">
+        <v>17</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7">
+      <c r="A755">
+        <v>5481</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E755" t="s">
+        <v>17</v>
+      </c>
+      <c r="F755">
+        <v>3</v>
+      </c>
+      <c r="G755" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7">
+      <c r="A756">
+        <v>5502</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E756" t="s">
+        <v>30</v>
+      </c>
+      <c r="F756">
+        <v>34</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7">
+      <c r="A757">
+        <v>5499</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E757" t="s">
+        <v>30</v>
+      </c>
+      <c r="F757">
+        <v>8</v>
+      </c>
+      <c r="G757" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7">
+      <c r="A758">
+        <v>5495</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E758" t="s">
+        <v>30</v>
+      </c>
+      <c r="F758">
+        <v>37</v>
+      </c>
+      <c r="G758" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7">
+      <c r="A759">
+        <v>5492</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E759" t="s">
+        <v>30</v>
+      </c>
+      <c r="F759">
+        <v>11</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7">
+      <c r="A760">
+        <v>5489</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E760" t="s">
+        <v>30</v>
+      </c>
+      <c r="F760">
+        <v>7</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7">
+      <c r="A761">
+        <v>5501</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E761" t="s">
+        <v>30</v>
+      </c>
+      <c r="F761">
+        <v>21</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7">
+      <c r="A762">
+        <v>5497</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E762" t="s">
+        <v>30</v>
+      </c>
+      <c r="F762">
+        <v>89</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7">
+      <c r="A763">
+        <v>5494</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E763" t="s">
+        <v>30</v>
+      </c>
+      <c r="F763">
+        <v>16</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7">
+      <c r="A764">
+        <v>5491</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E764" t="s">
+        <v>30</v>
+      </c>
+      <c r="F764">
+        <v>10</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7">
+      <c r="A765">
+        <v>5488</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E765" t="s">
+        <v>30</v>
+      </c>
+      <c r="F765">
+        <v>6</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7">
+      <c r="A766">
+        <v>5496</v>
+      </c>
+      <c r="B766" t="s">
+        <v>178</v>
+      </c>
+      <c r="C766" t="s">
+        <v>985</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E766" t="s">
+        <v>30</v>
+      </c>
+      <c r="F766">
+        <v>88</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7">
+      <c r="A767">
+        <v>5493</v>
+      </c>
+      <c r="B767" t="s">
+        <v>499</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E767" t="s">
+        <v>30</v>
+      </c>
+      <c r="F767">
+        <v>13</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7">
+      <c r="A768">
+        <v>5490</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E768" t="s">
+        <v>30</v>
+      </c>
+      <c r="F768">
+        <v>9</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7">
+      <c r="A769">
+        <v>5503</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E769" t="s">
+        <v>52</v>
+      </c>
+      <c r="F769">
+        <v>99</v>
+      </c>
+      <c r="G769" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7">
+      <c r="A770">
+        <v>5500</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E770" t="s">
+        <v>52</v>
+      </c>
+      <c r="F770">
+        <v>20</v>
+      </c>
+      <c r="G770" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7">
+      <c r="A771">
+        <v>5505</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E771" t="s">
+        <v>9</v>
+      </c>
+      <c r="F771">
+        <v>31</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7">
+      <c r="A772">
+        <v>5504</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E772" t="s">
+        <v>9</v>
+      </c>
+      <c r="F772">
+        <v>23</v>
+      </c>
+      <c r="G772" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7">
+      <c r="A773">
+        <v>5512</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D773" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E773" t="s">
+        <v>17</v>
+      </c>
+      <c r="F773">
+        <v>18</v>
+      </c>
+      <c r="G773" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7">
+      <c r="A774">
+        <v>5509</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C774" t="s">
+        <v>714</v>
+      </c>
+      <c r="D774" t="s">
+        <v>714</v>
+      </c>
+      <c r="E774" t="s">
+        <v>17</v>
+      </c>
+      <c r="F774">
+        <v>13</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7">
+      <c r="A775">
+        <v>5514</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E775" t="s">
+        <v>17</v>
+      </c>
+      <c r="F775">
+        <v>22</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7">
+      <c r="A776">
+        <v>5511</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D776" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E776" t="s">
+        <v>17</v>
+      </c>
+      <c r="F776">
+        <v>17</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7">
+      <c r="A777">
+        <v>5508</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D777" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E777" t="s">
+        <v>17</v>
+      </c>
+      <c r="F777">
+        <v>5</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7">
+      <c r="A778">
+        <v>5513</v>
+      </c>
+      <c r="B778" t="s">
+        <v>44</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E778" t="s">
+        <v>17</v>
+      </c>
+      <c r="F778">
+        <v>20</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7">
+      <c r="A779">
+        <v>5510</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E779" t="s">
+        <v>17</v>
+      </c>
+      <c r="F779">
+        <v>16</v>
+      </c>
+      <c r="G779" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7">
+      <c r="A780">
+        <v>5507</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C780" t="s">
+        <v>834</v>
+      </c>
+      <c r="D780" t="s">
+        <v>834</v>
+      </c>
+      <c r="E780" t="s">
+        <v>17</v>
+      </c>
+      <c r="F780">
+        <v>4</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7">
+      <c r="A781">
+        <v>5528</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C781" t="s">
+        <v>179</v>
+      </c>
+      <c r="D781" t="s">
+        <v>179</v>
+      </c>
+      <c r="E781" t="s">
+        <v>30</v>
+      </c>
+      <c r="F781">
+        <v>77</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7">
+      <c r="A782">
+        <v>5524</v>
+      </c>
+      <c r="B782" t="s">
+        <v>865</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D782" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E782" t="s">
+        <v>30</v>
+      </c>
+      <c r="F782">
+        <v>30</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7">
+      <c r="A783">
+        <v>5521</v>
+      </c>
+      <c r="B783" t="s">
+        <v>298</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D783" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E783" t="s">
+        <v>30</v>
+      </c>
+      <c r="F783">
+        <v>25</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7">
+      <c r="A784">
+        <v>5518</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D784" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E784" t="s">
+        <v>30</v>
+      </c>
+      <c r="F784">
+        <v>11</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7">
+      <c r="A785">
+        <v>5515</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C785" t="s">
+        <v>130</v>
+      </c>
+      <c r="D785" t="s">
+        <v>130</v>
+      </c>
+      <c r="E785" t="s">
+        <v>30</v>
+      </c>
+      <c r="F785">
+        <v>6</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7">
+      <c r="A786">
+        <v>5527</v>
+      </c>
+      <c r="B786" t="s">
+        <v>901</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D786" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E786" t="s">
+        <v>30</v>
+      </c>
+      <c r="F786">
+        <v>71</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7">
+      <c r="A787">
+        <v>5523</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E787" t="s">
+        <v>30</v>
+      </c>
+      <c r="F787">
+        <v>29</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7">
+      <c r="A788">
+        <v>5520</v>
+      </c>
+      <c r="B788" t="s">
+        <v>101</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E788" t="s">
+        <v>30</v>
+      </c>
+      <c r="F788">
+        <v>24</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7">
+      <c r="A789">
+        <v>5517</v>
+      </c>
+      <c r="B789"/>
+      <c r="C789" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E789" t="s">
+        <v>30</v>
+      </c>
+      <c r="F789">
+        <v>10</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7">
+      <c r="A790">
+        <v>5529</v>
+      </c>
+      <c r="B790"/>
+      <c r="C790" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D790" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E790" t="s">
+        <v>30</v>
+      </c>
+      <c r="F790">
+        <v>99</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7">
+      <c r="A791">
+        <v>5525</v>
+      </c>
+      <c r="B791" t="s">
+        <v>527</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E791" t="s">
+        <v>30</v>
+      </c>
+      <c r="F791">
+        <v>37</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7">
+      <c r="A792">
+        <v>5522</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E792" t="s">
+        <v>30</v>
+      </c>
+      <c r="F792">
+        <v>27</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7">
+      <c r="A793">
+        <v>5519</v>
+      </c>
+      <c r="B793"/>
+      <c r="C793" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E793" t="s">
+        <v>30</v>
+      </c>
+      <c r="F793">
+        <v>14</v>
+      </c>
+      <c r="G793" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7">
+      <c r="A794">
+        <v>5516</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E794" t="s">
+        <v>30</v>
+      </c>
+      <c r="F794">
+        <v>8</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7">
+      <c r="A795">
+        <v>5531</v>
+      </c>
+      <c r="B795" t="s">
+        <v>210</v>
+      </c>
+      <c r="C795" t="s">
+        <v>939</v>
+      </c>
+      <c r="D795" t="s">
+        <v>939</v>
+      </c>
+      <c r="E795" t="s">
+        <v>52</v>
+      </c>
+      <c r="F795">
+        <v>9</v>
+      </c>
+      <c r="G795" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7">
+      <c r="A796">
+        <v>5530</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E796" t="s">
+        <v>52</v>
+      </c>
+      <c r="F796">
+        <v>2</v>
+      </c>
+      <c r="G796" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7">
+      <c r="A797">
+        <v>5532</v>
+      </c>
+      <c r="B797" t="s">
+        <v>216</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E797" t="s">
+        <v>52</v>
+      </c>
+      <c r="F797">
+        <v>49</v>
+      </c>
+      <c r="G797" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7">
+      <c r="A798">
+        <v>5534</v>
+      </c>
+      <c r="B798" t="s">
+        <v>625</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E798" t="s">
+        <v>9</v>
+      </c>
+      <c r="F798">
+        <v>35</v>
+      </c>
+      <c r="G798" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7">
+      <c r="A799">
+        <v>5533</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E799" t="s">
+        <v>9</v>
+      </c>
+      <c r="F799">
+        <v>29</v>
+      </c>
+      <c r="G799" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7">
+      <c r="A800">
+        <v>5537</v>
+      </c>
+      <c r="B800" t="s">
+        <v>59</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E800" t="s">
+        <v>17</v>
+      </c>
+      <c r="F800">
+        <v>4</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7">
+      <c r="A801">
+        <v>5539</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E801" t="s">
+        <v>17</v>
+      </c>
+      <c r="F801">
+        <v>27</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7">
+      <c r="A802">
+        <v>5536</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E802" t="s">
+        <v>17</v>
+      </c>
+      <c r="F802">
+        <v>3</v>
+      </c>
+      <c r="G802" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7">
+      <c r="A803">
+        <v>5538</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E803" t="s">
+        <v>17</v>
+      </c>
+      <c r="F803">
+        <v>6</v>
+      </c>
+      <c r="G803" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7">
+      <c r="A804">
+        <v>5535</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E804" t="s">
+        <v>17</v>
+      </c>
+      <c r="F804">
+        <v>2</v>
+      </c>
+      <c r="G804" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7">
+      <c r="A805">
+        <v>5745</v>
+      </c>
+      <c r="B805" t="s">
+        <v>59</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E805" t="s">
+        <v>17</v>
+      </c>
+      <c r="F805">
+        <v>47</v>
+      </c>
+      <c r="G805" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7">
+      <c r="A806">
+        <v>5540</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E806" t="s">
+        <v>17</v>
+      </c>
+      <c r="F806">
+        <v>42</v>
+      </c>
+      <c r="G806" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7">
+      <c r="A807">
+        <v>5554</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E807" t="s">
+        <v>30</v>
+      </c>
+      <c r="F807">
+        <v>43</v>
+      </c>
+      <c r="G807" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7">
+      <c r="A808">
+        <v>5551</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D808" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E808" t="s">
+        <v>30</v>
+      </c>
+      <c r="F808">
+        <v>30</v>
+      </c>
+      <c r="G808" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7">
+      <c r="A809">
+        <v>5548</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E809" t="s">
+        <v>30</v>
+      </c>
+      <c r="F809">
+        <v>22</v>
+      </c>
+      <c r="G809" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7">
+      <c r="A810">
+        <v>5545</v>
+      </c>
+      <c r="B810" t="s">
+        <v>59</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E810" t="s">
+        <v>30</v>
+      </c>
+      <c r="F810">
+        <v>16</v>
+      </c>
+      <c r="G810" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7">
+      <c r="A811">
+        <v>5542</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E811" t="s">
+        <v>30</v>
+      </c>
+      <c r="F811">
+        <v>10</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7">
+      <c r="A812">
+        <v>5553</v>
+      </c>
+      <c r="B812" t="s">
+        <v>59</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E812" t="s">
+        <v>30</v>
+      </c>
+      <c r="F812">
+        <v>39</v>
+      </c>
+      <c r="G812" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7">
+      <c r="A813">
+        <v>5550</v>
+      </c>
+      <c r="B813" t="s">
+        <v>499</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E813" t="s">
+        <v>30</v>
+      </c>
+      <c r="F813">
+        <v>26</v>
+      </c>
+      <c r="G813" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7">
+      <c r="A814">
+        <v>5547</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E814" t="s">
+        <v>30</v>
+      </c>
+      <c r="F814">
+        <v>20</v>
+      </c>
+      <c r="G814" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7">
+      <c r="A815">
+        <v>5544</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E815" t="s">
+        <v>30</v>
+      </c>
+      <c r="F815">
+        <v>15</v>
+      </c>
+      <c r="G815" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7">
+      <c r="A816">
+        <v>5541</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E816" t="s">
+        <v>30</v>
+      </c>
+      <c r="F816">
+        <v>8</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7">
+      <c r="A817">
+        <v>5552</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E817" t="s">
+        <v>30</v>
+      </c>
+      <c r="F817">
+        <v>32</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7">
+      <c r="A818">
+        <v>5549</v>
+      </c>
+      <c r="B818" t="s">
+        <v>774</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E818" t="s">
+        <v>30</v>
+      </c>
+      <c r="F818">
+        <v>23</v>
+      </c>
+      <c r="G818" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7">
+      <c r="A819">
+        <v>5546</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E819" t="s">
+        <v>30</v>
+      </c>
+      <c r="F819">
+        <v>17</v>
+      </c>
+      <c r="G819" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7">
+      <c r="A820">
+        <v>5543</v>
+      </c>
+      <c r="B820" t="s">
+        <v>456</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E820" t="s">
+        <v>30</v>
+      </c>
+      <c r="F820">
+        <v>14</v>
+      </c>
+      <c r="G820" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7">
+      <c r="A821">
+        <v>5557</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E821" t="s">
+        <v>52</v>
+      </c>
+      <c r="F821">
+        <v>25</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7">
+      <c r="A822">
+        <v>5746</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D822" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E822" t="s">
+        <v>52</v>
+      </c>
+      <c r="F822">
+        <v>60</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7">
+      <c r="A823">
+        <v>5556</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E823" t="s">
+        <v>52</v>
+      </c>
+      <c r="F823">
+        <v>18</v>
+      </c>
+      <c r="G823" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7">
+      <c r="A824">
+        <v>5555</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E824" t="s">
+        <v>52</v>
+      </c>
+      <c r="F824">
+        <v>13</v>
+      </c>
+      <c r="G824" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7">
+      <c r="A825">
+        <v>5558</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C825" t="s">
+        <v>253</v>
+      </c>
+      <c r="D825" t="s">
+        <v>253</v>
+      </c>
+      <c r="E825" t="s">
+        <v>9</v>
+      </c>
+      <c r="F825">
+        <v>1</v>
+      </c>
+      <c r="G825" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7">
+      <c r="A826">
+        <v>5560</v>
+      </c>
+      <c r="B826" t="s">
+        <v>354</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E826" t="s">
+        <v>9</v>
+      </c>
+      <c r="F826">
+        <v>41</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7">
+      <c r="A827">
+        <v>5559</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E827" t="s">
+        <v>9</v>
+      </c>
+      <c r="F827">
+        <v>30</v>
+      </c>
+      <c r="G827" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7">
+      <c r="A828">
+        <v>5567</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E828" t="s">
+        <v>17</v>
+      </c>
+      <c r="F828">
+        <v>55</v>
+      </c>
+      <c r="G828" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7">
+      <c r="A829">
+        <v>5564</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E829" t="s">
+        <v>17</v>
+      </c>
+      <c r="F829">
+        <v>18</v>
+      </c>
+      <c r="G829" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7">
+      <c r="A830">
+        <v>5561</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E830" t="s">
+        <v>17</v>
+      </c>
+      <c r="F830">
+        <v>5</v>
+      </c>
+      <c r="G830" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7">
+      <c r="A831">
+        <v>5566</v>
+      </c>
+      <c r="B831" t="s">
+        <v>621</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D831" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E831" t="s">
+        <v>17</v>
+      </c>
+      <c r="F831">
+        <v>25</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7">
+      <c r="A832">
+        <v>5563</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E832" t="s">
+        <v>17</v>
+      </c>
+      <c r="F832">
+        <v>13</v>
+      </c>
+      <c r="G832" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7">
+      <c r="A833">
+        <v>5568</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E833" t="s">
+        <v>17</v>
+      </c>
+      <c r="F833">
+        <v>72</v>
+      </c>
+      <c r="G833" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7">
+      <c r="A834">
+        <v>5565</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D834" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E834" t="s">
+        <v>17</v>
+      </c>
+      <c r="F834">
+        <v>22</v>
+      </c>
+      <c r="G834" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7">
+      <c r="A835">
+        <v>5562</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D835" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E835" t="s">
+        <v>17</v>
+      </c>
+      <c r="F835">
+        <v>6</v>
+      </c>
+      <c r="G835" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7">
+      <c r="A836">
+        <v>5747</v>
+      </c>
+      <c r="B836" t="s">
+        <v>178</v>
+      </c>
+      <c r="C836" t="s">
+        <v>926</v>
+      </c>
+      <c r="D836" t="s">
+        <v>926</v>
+      </c>
+      <c r="E836" t="s">
+        <v>17</v>
+      </c>
+      <c r="F836">
+        <v>50</v>
+      </c>
+      <c r="G836" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7">
+      <c r="A837">
+        <v>5712</v>
+      </c>
+      <c r="B837" t="s">
+        <v>41</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D837" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E837" t="s">
+        <v>30</v>
+      </c>
+      <c r="F837">
+        <v>8</v>
+      </c>
+      <c r="G837" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7">
+      <c r="A838">
+        <v>5572</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E838" t="s">
+        <v>30</v>
+      </c>
+      <c r="F838">
+        <v>21</v>
+      </c>
+      <c r="G838" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7">
+      <c r="A839">
+        <v>5569</v>
+      </c>
+      <c r="B839" t="s">
+        <v>208</v>
+      </c>
+      <c r="C839" t="s">
+        <v>397</v>
+      </c>
+      <c r="D839" t="s">
+        <v>397</v>
+      </c>
+      <c r="E839" t="s">
+        <v>30</v>
+      </c>
+      <c r="F839">
+        <v>4</v>
+      </c>
+      <c r="G839" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7">
+      <c r="A840">
+        <v>5681</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D840" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E840" t="s">
+        <v>30</v>
+      </c>
+      <c r="F840">
+        <v>58</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7">
+      <c r="A841">
+        <v>5580</v>
+      </c>
+      <c r="B841" t="s">
+        <v>344</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E841" t="s">
+        <v>30</v>
+      </c>
+      <c r="F841">
+        <v>31</v>
+      </c>
+      <c r="G841" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7">
+      <c r="A842">
+        <v>5577</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C842" t="s">
+        <v>834</v>
+      </c>
+      <c r="D842" t="s">
+        <v>834</v>
+      </c>
+      <c r="E842" t="s">
+        <v>30</v>
+      </c>
+      <c r="F842">
+        <v>11</v>
+      </c>
+      <c r="G842" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7">
+      <c r="A843">
+        <v>5574</v>
+      </c>
+      <c r="B843" t="s">
+        <v>456</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E843" t="s">
+        <v>30</v>
+      </c>
+      <c r="F843">
+        <v>96</v>
+      </c>
+      <c r="G843" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7">
+      <c r="A844">
+        <v>5571</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C844" t="s">
+        <v>871</v>
+      </c>
+      <c r="D844" t="s">
+        <v>871</v>
+      </c>
+      <c r="E844" t="s">
+        <v>30</v>
+      </c>
+      <c r="F844">
+        <v>20</v>
+      </c>
+      <c r="G844" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7">
+      <c r="A845">
+        <v>5579</v>
+      </c>
+      <c r="B845" t="s">
+        <v>283</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D845" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E845" t="s">
+        <v>30</v>
+      </c>
+      <c r="F845">
+        <v>28</v>
+      </c>
+      <c r="G845" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7">
+      <c r="A846">
+        <v>5576</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E846" t="s">
+        <v>30</v>
+      </c>
+      <c r="F846">
+        <v>10</v>
+      </c>
+      <c r="G846" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7">
+      <c r="A847">
+        <v>5573</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E847" t="s">
+        <v>30</v>
+      </c>
+      <c r="F847">
+        <v>77</v>
+      </c>
+      <c r="G847" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7">
+      <c r="A848">
+        <v>5570</v>
+      </c>
+      <c r="B848" t="s">
+        <v>178</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E848" t="s">
+        <v>30</v>
+      </c>
+      <c r="F848">
+        <v>17</v>
+      </c>
+      <c r="G848" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7">
+      <c r="A849">
+        <v>5581</v>
+      </c>
+      <c r="B849" t="s">
+        <v>178</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E849" t="s">
+        <v>52</v>
+      </c>
+      <c r="F849">
+        <v>76</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7">
+      <c r="A850">
+        <v>5578</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E850" t="s">
+        <v>52</v>
+      </c>
+      <c r="F850">
+        <v>19</v>
+      </c>
+      <c r="G850" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7">
+      <c r="A851">
+        <v>5575</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E851" t="s">
+        <v>52</v>
+      </c>
+      <c r="F851">
+        <v>7</v>
+      </c>
+      <c r="G851" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7">
+      <c r="A852">
+        <v>5748</v>
+      </c>
+      <c r="B852" t="s">
+        <v>682</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E852" t="s">
+        <v>52</v>
+      </c>
+      <c r="F852">
+        <v>9</v>
+      </c>
+      <c r="G852" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7">
+      <c r="A853">
+        <v>5582</v>
+      </c>
+      <c r="B853" t="s">
+        <v>344</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E853" t="s">
+        <v>52</v>
+      </c>
+      <c r="F853">
+        <v>97</v>
+      </c>
+      <c r="G853" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7">
+      <c r="A854">
+        <v>5583</v>
+      </c>
+      <c r="B854" t="s">
+        <v>733</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E854" t="s">
+        <v>9</v>
+      </c>
+      <c r="F854">
+        <v>1</v>
+      </c>
+      <c r="G854" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7">
+      <c r="A855">
+        <v>5585</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D855" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E855" t="s">
+        <v>9</v>
+      </c>
+      <c r="F855">
+        <v>41</v>
+      </c>
+      <c r="G855" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7">
+      <c r="A856">
+        <v>5584</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E856" t="s">
+        <v>9</v>
+      </c>
+      <c r="F856">
+        <v>33</v>
+      </c>
+      <c r="G856" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7">
+      <c r="A857">
+        <v>5598</v>
+      </c>
+      <c r="B857" t="s">
+        <v>257</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E857" t="s">
+        <v>17</v>
+      </c>
+      <c r="F857">
+        <v>59</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7">
+      <c r="A858">
+        <v>5594</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C858" t="s">
+        <v>915</v>
+      </c>
+      <c r="D858" t="s">
+        <v>915</v>
+      </c>
+      <c r="E858" t="s">
+        <v>17</v>
+      </c>
+      <c r="F858">
+        <v>24</v>
+      </c>
+      <c r="G858" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7">
+      <c r="A859">
+        <v>5591</v>
+      </c>
+      <c r="B859" t="s">
+        <v>250</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E859" t="s">
+        <v>17</v>
+      </c>
+      <c r="F859">
+        <v>7</v>
+      </c>
+      <c r="G859" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7">
+      <c r="A860">
+        <v>5588</v>
+      </c>
+      <c r="B860" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E860" t="s">
+        <v>17</v>
+      </c>
+      <c r="F860">
+        <v>2</v>
+      </c>
+      <c r="G860" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7">
+      <c r="A861">
+        <v>5597</v>
+      </c>
+      <c r="B861" t="s">
+        <v>198</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E861" t="s">
+        <v>17</v>
+      </c>
+      <c r="F861">
+        <v>58</v>
+      </c>
+      <c r="G861" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7">
+      <c r="A862">
+        <v>5593</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E862" t="s">
+        <v>17</v>
+      </c>
+      <c r="F862">
+        <v>22</v>
+      </c>
+      <c r="G862" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7">
+      <c r="A863">
+        <v>5590</v>
+      </c>
+      <c r="B863" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E863" t="s">
+        <v>17</v>
+      </c>
+      <c r="F863">
+        <v>4</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7">
+      <c r="A864">
+        <v>5596</v>
+      </c>
+      <c r="B864" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E864" t="s">
+        <v>17</v>
+      </c>
+      <c r="F864">
+        <v>47</v>
+      </c>
+      <c r="G864" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7">
+      <c r="A865">
+        <v>5592</v>
+      </c>
+      <c r="B865" t="s">
+        <v>216</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E865" t="s">
+        <v>17</v>
+      </c>
+      <c r="F865">
+        <v>14</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7">
+      <c r="A866">
+        <v>5589</v>
+      </c>
+      <c r="B866" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E866" t="s">
+        <v>17</v>
+      </c>
+      <c r="F866">
+        <v>3</v>
+      </c>
+      <c r="G866" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7">
+      <c r="A867">
+        <v>5606</v>
+      </c>
+      <c r="B867" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E867" t="s">
+        <v>30</v>
+      </c>
+      <c r="F867">
+        <v>29</v>
+      </c>
+      <c r="G867" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7">
+      <c r="A868">
+        <v>5603</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E868" t="s">
+        <v>30</v>
+      </c>
+      <c r="F868">
+        <v>16</v>
+      </c>
+      <c r="G868" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7">
+      <c r="A869">
+        <v>5600</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E869" t="s">
+        <v>30</v>
+      </c>
+      <c r="F869">
+        <v>9</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7">
+      <c r="A870">
+        <v>5612</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E870" t="s">
+        <v>30</v>
+      </c>
+      <c r="F870">
+        <v>18</v>
+      </c>
+      <c r="G870" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7">
+      <c r="A871">
+        <v>5608</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E871" t="s">
+        <v>30</v>
+      </c>
+      <c r="F871">
+        <v>44</v>
+      </c>
+      <c r="G871" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7">
+      <c r="A872">
+        <v>5605</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E872" t="s">
+        <v>30</v>
+      </c>
+      <c r="F872">
+        <v>28</v>
+      </c>
+      <c r="G872" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7">
+      <c r="A873">
+        <v>5602</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E873" t="s">
+        <v>30</v>
+      </c>
+      <c r="F873">
+        <v>11</v>
+      </c>
+      <c r="G873" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7">
+      <c r="A874">
+        <v>5599</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E874" t="s">
+        <v>30</v>
+      </c>
+      <c r="F874">
+        <v>6</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7">
+      <c r="A875">
+        <v>5614</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E875" t="s">
+        <v>30</v>
+      </c>
+      <c r="F875">
+        <v>43</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7">
+      <c r="A876">
+        <v>5607</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E876" t="s">
+        <v>30</v>
+      </c>
+      <c r="F876">
+        <v>39</v>
+      </c>
+      <c r="G876" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7">
+      <c r="A877">
+        <v>5604</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E877" t="s">
+        <v>30</v>
+      </c>
+      <c r="F877">
+        <v>21</v>
+      </c>
+      <c r="G877" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7">
+      <c r="A878">
+        <v>5601</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E878" t="s">
+        <v>30</v>
+      </c>
+      <c r="F878">
+        <v>10</v>
+      </c>
+      <c r="G878" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7">
+      <c r="A879">
+        <v>5613</v>
+      </c>
+      <c r="B879" t="s">
+        <v>679</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E879" t="s">
+        <v>52</v>
+      </c>
+      <c r="F879">
+        <v>26</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7">
+      <c r="A880">
+        <v>5610</v>
+      </c>
+      <c r="B880" t="s">
+        <v>833</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E880" t="s">
+        <v>52</v>
+      </c>
+      <c r="F880">
+        <v>8</v>
+      </c>
+      <c r="G880" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7">
+      <c r="A881">
+        <v>5611</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E881" t="s">
+        <v>52</v>
+      </c>
+      <c r="F881">
+        <v>17</v>
+      </c>
+      <c r="G881" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7">
+      <c r="A882">
+        <v>5615</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D882" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E882" t="s">
+        <v>9</v>
+      </c>
+      <c r="F882">
+        <v>1</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7">
+      <c r="A883">
+        <v>5617</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E883" t="s">
+        <v>9</v>
+      </c>
+      <c r="F883">
+        <v>30</v>
+      </c>
+      <c r="G883" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7">
+      <c r="A884">
+        <v>5616</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E884" t="s">
+        <v>9</v>
+      </c>
+      <c r="F884">
+        <v>12</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7">
+      <c r="A885">
+        <v>5618</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D885" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E885" t="s">
+        <v>17</v>
+      </c>
+      <c r="F885">
+        <v>2</v>
+      </c>
+      <c r="G885" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7">
+      <c r="A886">
+        <v>5627</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E886" t="s">
+        <v>17</v>
+      </c>
+      <c r="F886">
+        <v>25</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7">
+      <c r="A887">
+        <v>5623</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E887" t="s">
+        <v>17</v>
+      </c>
+      <c r="F887">
+        <v>17</v>
+      </c>
+      <c r="G887" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7">
+      <c r="A888">
+        <v>5620</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E888" t="s">
+        <v>17</v>
+      </c>
+      <c r="F888">
+        <v>4</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7">
+      <c r="A889">
+        <v>5688</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C889" t="s">
+        <v>428</v>
+      </c>
+      <c r="D889" t="s">
+        <v>428</v>
+      </c>
+      <c r="E889" t="s">
+        <v>17</v>
+      </c>
+      <c r="F889">
+        <v>24</v>
+      </c>
+      <c r="G889" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7">
+      <c r="A890">
+        <v>5629</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D890" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E890" t="s">
+        <v>17</v>
+      </c>
+      <c r="F890">
+        <v>28</v>
+      </c>
+      <c r="G890" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7">
+      <c r="A891">
+        <v>5625</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D891" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E891" t="s">
+        <v>17</v>
+      </c>
+      <c r="F891">
+        <v>21</v>
+      </c>
+      <c r="G891" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7">
+      <c r="A892">
+        <v>5622</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D892" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E892" t="s">
+        <v>17</v>
+      </c>
+      <c r="F892">
+        <v>6</v>
+      </c>
+      <c r="G892" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7">
+      <c r="A893">
+        <v>5619</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E893" t="s">
+        <v>17</v>
+      </c>
+      <c r="F893">
+        <v>3</v>
+      </c>
+      <c r="G893" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7">
+      <c r="A894">
+        <v>5628</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C894" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D894" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E894" t="s">
+        <v>17</v>
+      </c>
+      <c r="F894">
+        <v>27</v>
+      </c>
+      <c r="G894" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7">
+      <c r="A895">
+        <v>5624</v>
+      </c>
+      <c r="B895" t="s">
+        <v>427</v>
+      </c>
+      <c r="C895" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D895" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E895" t="s">
+        <v>17</v>
+      </c>
+      <c r="F895">
+        <v>18</v>
+      </c>
+      <c r="G895" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7">
+      <c r="A896">
+        <v>5621</v>
+      </c>
+      <c r="B896" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D896" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E896" t="s">
+        <v>17</v>
+      </c>
+      <c r="F896">
+        <v>5</v>
+      </c>
+      <c r="G896" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7">
+      <c r="A897">
+        <v>5644</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D897" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E897" t="s">
+        <v>30</v>
+      </c>
+      <c r="F897">
+        <v>26</v>
+      </c>
+      <c r="G897" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7">
+      <c r="A898">
+        <v>5634</v>
+      </c>
+      <c r="B898" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C898" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D898" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E898" t="s">
+        <v>30</v>
+      </c>
+      <c r="F898">
+        <v>16</v>
+      </c>
+      <c r="G898" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7">
+      <c r="A899">
+        <v>5630</v>
+      </c>
+      <c r="B899" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D899" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E899" t="s">
+        <v>30</v>
+      </c>
+      <c r="F899">
+        <v>7</v>
+      </c>
+      <c r="G899" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7">
+      <c r="A900">
+        <v>5643</v>
+      </c>
+      <c r="B900" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E900" t="s">
+        <v>30</v>
+      </c>
+      <c r="F900">
+        <v>23</v>
+      </c>
+      <c r="G900" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7">
+      <c r="A901">
+        <v>5637</v>
+      </c>
+      <c r="B901" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D901" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E901" t="s">
+        <v>30</v>
+      </c>
+      <c r="F901">
+        <v>33</v>
+      </c>
+      <c r="G901" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7">
+      <c r="A902">
+        <v>5632</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D902" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E902" t="s">
+        <v>30</v>
+      </c>
+      <c r="F902">
+        <v>10</v>
+      </c>
+      <c r="G902" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7">
+      <c r="A903">
+        <v>5684</v>
+      </c>
+      <c r="B903" t="s">
+        <v>627</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D903" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E903" t="s">
+        <v>30</v>
+      </c>
+      <c r="F903">
+        <v>29</v>
+      </c>
+      <c r="G903" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7">
+      <c r="A904">
+        <v>5635</v>
+      </c>
+      <c r="B904" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E904" t="s">
+        <v>30</v>
+      </c>
+      <c r="F904">
+        <v>19</v>
+      </c>
+      <c r="G904" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7">
+      <c r="A905">
+        <v>5631</v>
+      </c>
+      <c r="B905" t="s">
+        <v>869</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D905" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E905" t="s">
+        <v>30</v>
+      </c>
+      <c r="F905">
+        <v>8</v>
+      </c>
+      <c r="G905" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7">
+      <c r="A906">
+        <v>5641</v>
+      </c>
+      <c r="B906" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D906" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E906" t="s">
+        <v>52</v>
+      </c>
+      <c r="F906">
+        <v>20</v>
+      </c>
+      <c r="G906" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7">
+      <c r="A907">
+        <v>5638</v>
+      </c>
+      <c r="B907" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D907" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E907" t="s">
+        <v>52</v>
+      </c>
+      <c r="F907">
+        <v>9</v>
+      </c>
+      <c r="G907" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7">
+      <c r="A908">
+        <v>5640</v>
+      </c>
+      <c r="B908" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D908" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E908" t="s">
+        <v>52</v>
+      </c>
+      <c r="F908">
+        <v>14</v>
+      </c>
+      <c r="G908" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7">
+      <c r="A909">
+        <v>5642</v>
+      </c>
+      <c r="B909" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D909" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E909" t="s">
+        <v>52</v>
+      </c>
+      <c r="F909">
+        <v>22</v>
+      </c>
+      <c r="G909" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7">
+      <c r="A910">
+        <v>5639</v>
+      </c>
+      <c r="B910" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C910" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D910" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E910" t="s">
+        <v>52</v>
+      </c>
+      <c r="F910">
+        <v>11</v>
+      </c>
+      <c r="G910" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7">
+      <c r="A911">
+        <v>5646</v>
+      </c>
+      <c r="B911" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D911" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E911" t="s">
+        <v>9</v>
+      </c>
+      <c r="F911">
+        <v>13</v>
+      </c>
+      <c r="G911" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7">
+      <c r="A912">
+        <v>5648</v>
+      </c>
+      <c r="B912" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C912" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D912" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E912" t="s">
+        <v>9</v>
+      </c>
+      <c r="F912">
+        <v>35</v>
+      </c>
+      <c r="G912" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7">
+      <c r="A913">
+        <v>5645</v>
+      </c>
+      <c r="B913"/>
+      <c r="C913" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D913" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E913" t="s">
+        <v>9</v>
+      </c>
+      <c r="F913">
+        <v>1</v>
+      </c>
+      <c r="G913" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7">
+      <c r="A914">
+        <v>5647</v>
+      </c>
+      <c r="B914" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C914" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D914" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E914" t="s">
+        <v>9</v>
+      </c>
+      <c r="F914">
+        <v>25</v>
+      </c>
+      <c r="G914" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7">
+      <c r="A915">
+        <v>5655</v>
+      </c>
+      <c r="B915" t="s">
+        <v>485</v>
+      </c>
+      <c r="C915" t="s">
+        <v>160</v>
+      </c>
+      <c r="D915" t="s">
+        <v>160</v>
+      </c>
+      <c r="E915" t="s">
+        <v>17</v>
+      </c>
+      <c r="F915">
+        <v>20</v>
+      </c>
+      <c r="G915" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7">
+      <c r="A916">
+        <v>5652</v>
+      </c>
+      <c r="B916" t="s">
+        <v>155</v>
+      </c>
+      <c r="C916" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D916" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E916" t="s">
+        <v>17</v>
+      </c>
+      <c r="F916">
+        <v>8</v>
+      </c>
+      <c r="G916" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7">
+      <c r="A917">
+        <v>5649</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C917" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D917" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E917" t="s">
+        <v>17</v>
+      </c>
+      <c r="F917">
+        <v>2</v>
+      </c>
+      <c r="G917" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7">
+      <c r="A918">
+        <v>5654</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D918" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E918" t="s">
+        <v>17</v>
+      </c>
+      <c r="F918">
+        <v>15</v>
+      </c>
+      <c r="G918" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7">
+      <c r="A919">
+        <v>5651</v>
+      </c>
+      <c r="B919" t="s">
+        <v>122</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D919" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E919" t="s">
+        <v>17</v>
+      </c>
+      <c r="F919">
+        <v>6</v>
+      </c>
+      <c r="G919" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7">
+      <c r="A920">
+        <v>5656</v>
+      </c>
+      <c r="B920" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C920" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D920" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E920" t="s">
+        <v>17</v>
+      </c>
+      <c r="F920">
+        <v>23</v>
+      </c>
+      <c r="G920" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7">
+      <c r="A921">
+        <v>5653</v>
+      </c>
+      <c r="B921" t="s">
+        <v>675</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D921" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E921" t="s">
+        <v>17</v>
+      </c>
+      <c r="F921">
+        <v>12</v>
+      </c>
+      <c r="G921" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7">
+      <c r="A922">
+        <v>5650</v>
+      </c>
+      <c r="B922" t="s">
+        <v>512</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D922" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E922" t="s">
+        <v>17</v>
+      </c>
+      <c r="F922">
+        <v>3</v>
+      </c>
+      <c r="G922" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7">
+      <c r="A923">
+        <v>5661</v>
+      </c>
+      <c r="B923" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D923" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E923" t="s">
+        <v>30</v>
+      </c>
+      <c r="F923">
+        <v>21</v>
+      </c>
+      <c r="G923" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7">
+      <c r="A924">
+        <v>5658</v>
+      </c>
+      <c r="B924" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C924" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D924" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E924" t="s">
+        <v>30</v>
+      </c>
+      <c r="F924">
+        <v>14</v>
+      </c>
+      <c r="G924" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7">
+      <c r="A925">
+        <v>5666</v>
+      </c>
+      <c r="B925" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C925" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D925" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E925" t="s">
+        <v>30</v>
+      </c>
+      <c r="F925">
+        <v>11</v>
+      </c>
+      <c r="G925" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7">
+      <c r="A926">
+        <v>5663</v>
+      </c>
+      <c r="B926" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C926" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D926" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E926" t="s">
+        <v>30</v>
+      </c>
+      <c r="F926">
+        <v>27</v>
+      </c>
+      <c r="G926" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7">
+      <c r="A927">
+        <v>5660</v>
+      </c>
+      <c r="B927" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C927" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D927" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E927" t="s">
+        <v>30</v>
+      </c>
+      <c r="F927">
+        <v>18</v>
+      </c>
+      <c r="G927" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7">
+      <c r="A928">
+        <v>5657</v>
+      </c>
+      <c r="B928" t="s">
+        <v>13</v>
+      </c>
+      <c r="C928" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D928" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E928" t="s">
+        <v>30</v>
+      </c>
+      <c r="F928">
+        <v>10</v>
+      </c>
+      <c r="G928" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7">
+      <c r="A929">
+        <v>5662</v>
+      </c>
+      <c r="B929" t="s">
+        <v>553</v>
+      </c>
+      <c r="C929" t="s">
+        <v>73</v>
+      </c>
+      <c r="D929" t="s">
+        <v>73</v>
+      </c>
+      <c r="E929" t="s">
+        <v>30</v>
+      </c>
+      <c r="F929">
+        <v>24</v>
+      </c>
+      <c r="G929" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7">
+      <c r="A930">
+        <v>5659</v>
+      </c>
+      <c r="B930" t="s">
+        <v>485</v>
+      </c>
+      <c r="C930" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D930" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E930" t="s">
+        <v>30</v>
+      </c>
+      <c r="F930">
+        <v>16</v>
+      </c>
+      <c r="G930" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7">
+      <c r="A931">
+        <v>5680</v>
+      </c>
+      <c r="B931" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C931" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D931" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E931" t="s">
+        <v>30</v>
+      </c>
+      <c r="F931">
+        <v>5</v>
+      </c>
+      <c r="G931" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7">
+      <c r="A932">
+        <v>5667</v>
+      </c>
+      <c r="B932" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D932" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E932" t="s">
+        <v>30</v>
+      </c>
+      <c r="F932">
+        <v>17</v>
+      </c>
+      <c r="G932" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7">
+      <c r="A933">
+        <v>5669</v>
+      </c>
+      <c r="B933" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C933" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D933" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E933" t="s">
+        <v>52</v>
+      </c>
+      <c r="F933">
+        <v>22</v>
+      </c>
+      <c r="G933" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7">
+      <c r="A934">
+        <v>5668</v>
+      </c>
+      <c r="B934" t="s">
+        <v>147</v>
+      </c>
+      <c r="C934" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D934" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E934" t="s">
+        <v>52</v>
+      </c>
+      <c r="F934">
+        <v>19</v>
+      </c>
+      <c r="G934" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7">
+      <c r="A935">
+        <v>5665</v>
+      </c>
+      <c r="B935" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D935" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E935" t="s">
+        <v>52</v>
+      </c>
+      <c r="F935">
+        <v>9</v>
+      </c>
+      <c r="G935" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7">
+      <c r="A936">
+        <v>5664</v>
+      </c>
+      <c r="B936" t="s">
+        <v>273</v>
+      </c>
+      <c r="C936" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D936" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E936" t="s">
+        <v>52</v>
+      </c>
+      <c r="F936">
+        <v>7</v>
+      </c>
+      <c r="G936" t="s">
+        <v>1599</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">